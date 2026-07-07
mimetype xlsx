--- v0 (2026-05-21)
+++ v1 (2026-07-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Exercício</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>Partido</t>
   </si>
   <si>
     <t>Ato Normativo</t>
   </si>
   <si>
     <t>Nº Ato Normativo</t>
   </si>
   <si>
     <t>Órgão Executor</t>
   </si>
   <si>
@@ -221,122 +221,149 @@
   <si>
     <t>Repasse Financeiro Aquisicao de Medicamentos e Servicos Medicos</t>
   </si>
   <si>
     <t>167.043,00</t>
   </si>
   <si>
     <t>19/05/2026 18:56</t>
   </si>
   <si>
     <t>177/2025</t>
   </si>
   <si>
     <t>Fabio Tardin - Fabinho</t>
   </si>
   <si>
     <t>PODEMOS</t>
   </si>
   <si>
     <t>300.000,00</t>
   </si>
   <si>
     <t>19/05/2026 18:57</t>
   </si>
   <si>
+    <t>Coronel Assis</t>
+  </si>
+  <si>
+    <t>PL -MT</t>
+  </si>
+  <si>
+    <t>Secretaria Municipal de Assistência Social</t>
+  </si>
+  <si>
+    <t>Assistência Social</t>
+  </si>
+  <si>
+    <t>Estruturação rede de serviços do sistema único da Assistência social -SUAS</t>
+  </si>
+  <si>
+    <t>200.000,00</t>
+  </si>
+  <si>
+    <t>26/06/2026 19:45</t>
+  </si>
+  <si>
     <t>4200008/2025</t>
   </si>
   <si>
     <t>ABILIO BRUNINI</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>19/05/2026 18:58</t>
   </si>
   <si>
     <t>42900009/2025</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>1.500.000,00</t>
   </si>
   <si>
     <t>19/05/2026 19:00</t>
   </si>
   <si>
     <t>43260010/2025</t>
   </si>
   <si>
-    <t>Coronel Assis</t>
-[...4 lines deleted...]
-  <si>
     <t>Repasse Financeiro Aquisicao de equipamentos</t>
   </si>
   <si>
     <t>1.935.179,00</t>
   </si>
   <si>
     <t>19/05/2026 19:12</t>
   </si>
   <si>
+    <t>De Comissão</t>
+  </si>
+  <si>
+    <t>COMISSÃO DE ASSUNTOS SOCIAIS - CAS</t>
+  </si>
+  <si>
+    <t>INCREMENTO MAC</t>
+  </si>
+  <si>
+    <t>1.770.779,00</t>
+  </si>
+  <si>
+    <t>26/06/2026 19:40</t>
+  </si>
+  <si>
     <t>052/2025</t>
   </si>
   <si>
     <t>Júlio Campos</t>
   </si>
   <si>
     <t>União</t>
   </si>
   <si>
     <t>Repasse Financeiro para custeio, Ações de Saude</t>
   </si>
   <si>
     <t>19/05/2026 19:14</t>
   </si>
   <si>
     <t>118/2025</t>
   </si>
   <si>
     <t>Max Russi</t>
   </si>
   <si>
     <t>PODE</t>
   </si>
   <si>
     <t>Repasse Financeiro para custeio na Saude</t>
   </si>
   <si>
-    <t>200.000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>19/05/2026 19:16</t>
   </si>
   <si>
     <t>172/2025</t>
   </si>
   <si>
     <t>Wilson Santos</t>
   </si>
   <si>
     <t>PSD</t>
   </si>
   <si>
     <t>19/05/2026 19:17</t>
   </si>
   <si>
     <t>Repasse Financeiro para custeio Acoes de Saude</t>
   </si>
   <si>
     <t>2.000.000,00</t>
   </si>
   <si>
     <t>19/05/2026 19:18</t>
   </si>
   <si>
     <t>194/2025</t>
@@ -383,69 +410,60 @@
   <si>
     <t>-32.573,94</t>
   </si>
   <si>
     <t>19/05/2026 20:51</t>
   </si>
   <si>
     <t>233/2024</t>
   </si>
   <si>
     <t>Janaina Riva</t>
   </si>
   <si>
     <t>Fundo a Fundo Cofinanciamento MAIS MT - FILA ZERO</t>
   </si>
   <si>
     <t>19/05/2026 20:54</t>
   </si>
   <si>
     <t>23760004 /2025</t>
   </si>
   <si>
     <t>Jayme Veríssimo de Campos</t>
   </si>
   <si>
-    <t>INCREMENTO MAC</t>
-[...1 lines deleted...]
-  <si>
     <t>600.044,00</t>
   </si>
   <si>
     <t>33/2025</t>
   </si>
   <si>
     <t>19/05/2026 20:55</t>
   </si>
   <si>
     <t>60060003 /2025</t>
-  </si>
-[...4 lines deleted...]
-    <t>COMISSÃO DE ASSUNTOS SOCIAIS - CAS</t>
   </si>
   <si>
     <t>INCREMENTO PAP</t>
   </si>
   <si>
     <t>2.500.000,00</t>
   </si>
   <si>
     <t>60060004 /2025</t>
   </si>
   <si>
     <t>1.850.435,00</t>
   </si>
   <si>
     <t>19/05/2026 20:56</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -782,71 +800,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V24"/>
+  <dimension ref="A1:V26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:V1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="29.279" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="88.407" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="30.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -1430,1064 +1448,1200 @@
         <v>67</v>
       </c>
       <c r="Q9" t="s">
         <v>67</v>
       </c>
       <c r="R9" t="s">
         <v>31</v>
       </c>
       <c r="S9" t="s">
         <v>32</v>
       </c>
       <c r="T9" t="s">
         <v>26</v>
       </c>
       <c r="U9" t="s">
         <v>26</v>
       </c>
       <c r="V9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="10" spans="1:22">
       <c r="A10">
         <v>2026</v>
       </c>
-      <c r="B10" t="s">
-        <v>69</v>
+      <c r="B10">
+        <v>202643260005</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10" t="s">
+        <v>69</v>
+      </c>
+      <c r="E10" t="s">
         <v>70</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G10" t="s">
+        <v>26</v>
+      </c>
+      <c r="H10" t="s">
         <v>71</v>
       </c>
-      <c r="G10">
-[...4 lines deleted...]
-      </c>
       <c r="I10" t="s">
-        <v>26</v>
+        <v>72</v>
       </c>
       <c r="J10" t="s">
         <v>28</v>
       </c>
       <c r="K10" t="s">
         <v>26</v>
       </c>
       <c r="L10" t="s">
         <v>26</v>
       </c>
       <c r="M10" t="s">
-        <v>29</v>
+        <v>73</v>
       </c>
       <c r="N10" t="s">
-        <v>45</v>
+        <v>74</v>
       </c>
       <c r="O10" t="s">
-        <v>45</v>
+        <v>74</v>
       </c>
       <c r="P10" t="s">
-        <v>45</v>
+        <v>74</v>
       </c>
       <c r="Q10" t="s">
-        <v>45</v>
+        <v>74</v>
       </c>
       <c r="R10" t="s">
         <v>31</v>
       </c>
       <c r="S10" t="s">
         <v>32</v>
       </c>
       <c r="T10" t="s">
         <v>26</v>
       </c>
       <c r="U10" t="s">
         <v>26</v>
       </c>
       <c r="V10" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
     </row>
     <row r="11" spans="1:22">
       <c r="A11">
         <v>2026</v>
       </c>
       <c r="B11" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="E11" t="s">
         <v>36</v>
       </c>
       <c r="F11" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>78</v>
+      </c>
+      <c r="G11">
+        <v>7412</v>
       </c>
       <c r="H11" t="s">
         <v>27</v>
       </c>
       <c r="I11" t="s">
         <v>26</v>
       </c>
       <c r="J11" t="s">
         <v>28</v>
       </c>
       <c r="K11" t="s">
         <v>26</v>
       </c>
       <c r="L11" t="s">
         <v>26</v>
       </c>
       <c r="M11" t="s">
         <v>29</v>
       </c>
       <c r="N11" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="O11" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="P11" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="Q11" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="R11" t="s">
         <v>31</v>
       </c>
       <c r="S11" t="s">
         <v>32</v>
       </c>
-      <c r="T11">
-        <v>36000654553202500</v>
+      <c r="T11" t="s">
+        <v>26</v>
       </c>
       <c r="U11" t="s">
         <v>26</v>
       </c>
       <c r="V11" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
     </row>
     <row r="12" spans="1:22">
       <c r="A12">
         <v>2026</v>
       </c>
       <c r="B12" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C12" t="s">
         <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E12" t="s">
-        <v>79</v>
+        <v>36</v>
       </c>
       <c r="F12" t="s">
-        <v>26</v>
+        <v>81</v>
       </c>
       <c r="G12" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="H12" t="s">
         <v>27</v>
       </c>
       <c r="I12" t="s">
         <v>26</v>
       </c>
       <c r="J12" t="s">
         <v>28</v>
       </c>
       <c r="K12" t="s">
         <v>26</v>
       </c>
       <c r="L12" t="s">
         <v>26</v>
       </c>
       <c r="M12" t="s">
-        <v>80</v>
+        <v>29</v>
       </c>
       <c r="N12" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O12" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P12" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="Q12" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="R12" t="s">
         <v>31</v>
       </c>
       <c r="S12" t="s">
         <v>32</v>
       </c>
-      <c r="T12" t="s">
-        <v>26</v>
+      <c r="T12">
+        <v>36000654553202500</v>
       </c>
       <c r="U12" t="s">
         <v>26</v>
       </c>
       <c r="V12" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="13" spans="1:22">
       <c r="A13">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C13" t="s">
         <v>23</v>
       </c>
       <c r="D13" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="E13" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="F13" t="s">
         <v>26</v>
       </c>
       <c r="G13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="H13" t="s">
         <v>27</v>
       </c>
       <c r="I13" t="s">
         <v>26</v>
       </c>
       <c r="J13" t="s">
         <v>28</v>
       </c>
       <c r="K13" t="s">
         <v>26</v>
       </c>
       <c r="L13" t="s">
         <v>26</v>
       </c>
       <c r="M13" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" t="s">
         <v>86</v>
       </c>
-      <c r="N13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O13" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="P13" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="Q13" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="R13" t="s">
         <v>31</v>
       </c>
       <c r="S13" t="s">
         <v>32</v>
       </c>
       <c r="T13" t="s">
         <v>26</v>
       </c>
       <c r="U13" t="s">
         <v>26</v>
       </c>
       <c r="V13" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="14" spans="1:22">
       <c r="A14">
-        <v>2025</v>
-[...1 lines deleted...]
-      <c r="B14" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B14">
+        <v>60060002</v>
+      </c>
+      <c r="C14" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D14" t="s">
         <v>89</v>
       </c>
       <c r="E14" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="F14" t="s">
         <v>26</v>
       </c>
       <c r="G14" t="s">
         <v>26</v>
       </c>
       <c r="H14" t="s">
         <v>27</v>
       </c>
       <c r="I14" t="s">
         <v>26</v>
       </c>
       <c r="J14" t="s">
         <v>28</v>
       </c>
       <c r="K14" t="s">
         <v>26</v>
       </c>
       <c r="L14" t="s">
         <v>26</v>
       </c>
       <c r="M14" t="s">
+        <v>90</v>
+      </c>
+      <c r="N14" t="s">
         <v>91</v>
       </c>
-      <c r="N14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O14" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="P14" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="Q14" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="R14" t="s">
         <v>31</v>
       </c>
       <c r="S14" t="s">
         <v>32</v>
       </c>
       <c r="T14" t="s">
         <v>26</v>
       </c>
       <c r="U14" t="s">
         <v>26</v>
       </c>
       <c r="V14" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="15" spans="1:22">
       <c r="A15">
         <v>2025</v>
       </c>
       <c r="B15" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C15" t="s">
         <v>23</v>
       </c>
       <c r="D15" t="s">
+        <v>94</v>
+      </c>
+      <c r="E15" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F15" t="s">
         <v>26</v>
       </c>
       <c r="G15" t="s">
         <v>26</v>
       </c>
       <c r="H15" t="s">
         <v>27</v>
       </c>
       <c r="I15" t="s">
         <v>26</v>
       </c>
       <c r="J15" t="s">
         <v>28</v>
       </c>
       <c r="K15" t="s">
         <v>26</v>
       </c>
       <c r="L15" t="s">
         <v>26</v>
       </c>
       <c r="M15" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="N15" t="s">
-        <v>53</v>
+        <v>82</v>
       </c>
       <c r="O15" t="s">
-        <v>53</v>
+        <v>82</v>
       </c>
       <c r="P15" t="s">
-        <v>53</v>
+        <v>82</v>
       </c>
       <c r="Q15" t="s">
-        <v>53</v>
+        <v>82</v>
       </c>
       <c r="R15" t="s">
         <v>31</v>
       </c>
       <c r="S15" t="s">
         <v>32</v>
       </c>
       <c r="T15" t="s">
         <v>26</v>
       </c>
       <c r="U15" t="s">
         <v>26</v>
       </c>
       <c r="V15" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="16" spans="1:22">
       <c r="A16">
         <v>2025</v>
       </c>
       <c r="B16" t="s">
-        <v>64</v>
+        <v>98</v>
       </c>
       <c r="C16" t="s">
         <v>23</v>
       </c>
       <c r="D16" t="s">
-        <v>65</v>
+        <v>99</v>
       </c>
       <c r="E16" t="s">
-        <v>66</v>
+        <v>100</v>
       </c>
       <c r="F16" t="s">
         <v>26</v>
       </c>
       <c r="G16" t="s">
         <v>26</v>
       </c>
       <c r="H16" t="s">
         <v>27</v>
       </c>
       <c r="I16" t="s">
         <v>26</v>
       </c>
       <c r="J16" t="s">
         <v>28</v>
       </c>
       <c r="K16" t="s">
         <v>26</v>
       </c>
       <c r="L16" t="s">
         <v>26</v>
       </c>
       <c r="M16" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="N16" t="s">
-        <v>99</v>
+        <v>74</v>
       </c>
       <c r="O16" t="s">
-        <v>99</v>
+        <v>74</v>
       </c>
       <c r="P16" t="s">
-        <v>99</v>
+        <v>74</v>
       </c>
       <c r="Q16" t="s">
-        <v>99</v>
+        <v>74</v>
       </c>
       <c r="R16" t="s">
         <v>31</v>
       </c>
       <c r="S16" t="s">
         <v>32</v>
       </c>
       <c r="T16" t="s">
         <v>26</v>
       </c>
       <c r="U16" t="s">
         <v>26</v>
       </c>
       <c r="V16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="17" spans="1:22">
       <c r="A17">
         <v>2025</v>
       </c>
       <c r="B17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C17" t="s">
         <v>23</v>
       </c>
       <c r="D17" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E17" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="F17" t="s">
         <v>26</v>
       </c>
       <c r="G17" t="s">
         <v>26</v>
       </c>
       <c r="H17" t="s">
         <v>27</v>
       </c>
       <c r="I17" t="s">
         <v>26</v>
       </c>
       <c r="J17" t="s">
         <v>28</v>
       </c>
       <c r="K17" t="s">
         <v>26</v>
       </c>
       <c r="L17" t="s">
         <v>26</v>
       </c>
       <c r="M17" t="s">
-        <v>98</v>
+        <v>44</v>
       </c>
       <c r="N17" t="s">
-        <v>104</v>
+        <v>53</v>
       </c>
       <c r="O17" t="s">
-        <v>104</v>
+        <v>53</v>
       </c>
       <c r="P17" t="s">
-        <v>104</v>
+        <v>53</v>
       </c>
       <c r="Q17" t="s">
-        <v>104</v>
+        <v>53</v>
       </c>
       <c r="R17" t="s">
         <v>31</v>
       </c>
       <c r="S17" t="s">
         <v>32</v>
       </c>
       <c r="T17" t="s">
         <v>26</v>
       </c>
       <c r="U17" t="s">
         <v>26</v>
       </c>
       <c r="V17" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="18" spans="1:22">
       <c r="A18">
         <v>2025</v>
       </c>
-      <c r="B18">
-        <v>202542900006</v>
+      <c r="B18" t="s">
+        <v>64</v>
       </c>
       <c r="C18" t="s">
         <v>23</v>
       </c>
       <c r="D18" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="E18" t="s">
-        <v>36</v>
+        <v>66</v>
       </c>
       <c r="F18" t="s">
         <v>26</v>
       </c>
       <c r="G18" t="s">
         <v>26</v>
       </c>
       <c r="H18" t="s">
-        <v>106</v>
+        <v>27</v>
       </c>
       <c r="I18" t="s">
-        <v>107</v>
+        <v>26</v>
       </c>
       <c r="J18" t="s">
         <v>28</v>
       </c>
       <c r="K18" t="s">
         <v>26</v>
       </c>
       <c r="L18" t="s">
+        <v>26</v>
+      </c>
+      <c r="M18" t="s">
+        <v>107</v>
+      </c>
+      <c r="N18" t="s">
         <v>108</v>
       </c>
-      <c r="M18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O18" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="P18" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="Q18" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="R18" t="s">
         <v>31</v>
       </c>
       <c r="S18" t="s">
         <v>32</v>
       </c>
       <c r="T18" t="s">
         <v>26</v>
       </c>
       <c r="U18" t="s">
         <v>26</v>
       </c>
       <c r="V18" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
     </row>
     <row r="19" spans="1:22">
       <c r="A19">
         <v>2025</v>
       </c>
       <c r="B19" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C19" t="s">
         <v>23</v>
       </c>
       <c r="D19" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="E19" t="s">
-        <v>66</v>
+        <v>112</v>
       </c>
       <c r="F19" t="s">
         <v>26</v>
       </c>
       <c r="G19" t="s">
         <v>26</v>
       </c>
       <c r="H19" t="s">
         <v>27</v>
       </c>
       <c r="I19" t="s">
         <v>26</v>
       </c>
       <c r="J19" t="s">
         <v>28</v>
       </c>
       <c r="K19" t="s">
         <v>26</v>
       </c>
       <c r="L19" t="s">
         <v>26</v>
       </c>
       <c r="M19" t="s">
+        <v>107</v>
+      </c>
+      <c r="N19" t="s">
         <v>113</v>
       </c>
-      <c r="N19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O19" t="s">
-        <v>75</v>
+        <v>113</v>
       </c>
       <c r="P19" t="s">
-        <v>75</v>
+        <v>113</v>
       </c>
       <c r="Q19" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="R19" t="s">
-        <v>115</v>
+        <v>31</v>
       </c>
       <c r="S19" t="s">
         <v>32</v>
       </c>
       <c r="T19" t="s">
         <v>26</v>
       </c>
       <c r="U19" t="s">
         <v>26</v>
       </c>
       <c r="V19" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
     </row>
     <row r="20" spans="1:22">
       <c r="A20">
         <v>2025</v>
       </c>
-      <c r="B20" t="s">
-        <v>117</v>
+      <c r="B20">
+        <v>202542900006</v>
       </c>
       <c r="C20" t="s">
         <v>23</v>
       </c>
       <c r="D20" t="s">
-        <v>118</v>
+        <v>77</v>
       </c>
       <c r="E20" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="F20" t="s">
         <v>26</v>
       </c>
       <c r="G20" t="s">
         <v>26</v>
       </c>
       <c r="H20" t="s">
-        <v>27</v>
+        <v>115</v>
       </c>
       <c r="I20" t="s">
-        <v>26</v>
+        <v>116</v>
       </c>
       <c r="J20" t="s">
         <v>28</v>
       </c>
       <c r="K20" t="s">
         <v>26</v>
       </c>
       <c r="L20" t="s">
-        <v>26</v>
+        <v>117</v>
       </c>
       <c r="M20" t="s">
+        <v>118</v>
+      </c>
+      <c r="N20" t="s">
         <v>119</v>
       </c>
-      <c r="N20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O20" t="s">
-        <v>67</v>
+        <v>119</v>
       </c>
       <c r="P20" t="s">
-        <v>67</v>
+        <v>119</v>
       </c>
       <c r="Q20" t="s">
-        <v>67</v>
+        <v>119</v>
       </c>
       <c r="R20" t="s">
         <v>31</v>
       </c>
       <c r="S20" t="s">
         <v>32</v>
       </c>
       <c r="T20" t="s">
         <v>26</v>
       </c>
       <c r="U20" t="s">
         <v>26</v>
       </c>
       <c r="V20" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:22">
       <c r="A21">
         <v>2025</v>
       </c>
       <c r="B21" t="s">
         <v>121</v>
       </c>
       <c r="C21" t="s">
         <v>23</v>
       </c>
       <c r="D21" t="s">
-        <v>122</v>
+        <v>65</v>
       </c>
       <c r="E21" t="s">
-        <v>85</v>
+        <v>66</v>
       </c>
       <c r="F21" t="s">
         <v>26</v>
       </c>
       <c r="G21" t="s">
         <v>26</v>
       </c>
       <c r="H21" t="s">
         <v>27</v>
       </c>
       <c r="I21" t="s">
         <v>26</v>
       </c>
       <c r="J21" t="s">
         <v>28</v>
       </c>
       <c r="K21" t="s">
         <v>26</v>
       </c>
       <c r="L21" t="s">
         <v>26</v>
       </c>
       <c r="M21" t="s">
+        <v>122</v>
+      </c>
+      <c r="N21" t="s">
         <v>123</v>
       </c>
-      <c r="N21" t="s">
+      <c r="O21" t="s">
+        <v>82</v>
+      </c>
+      <c r="P21" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>123</v>
+      </c>
+      <c r="R21" t="s">
         <v>124</v>
-      </c>
-[...10 lines deleted...]
-        <v>31</v>
       </c>
       <c r="S21" t="s">
         <v>32</v>
       </c>
       <c r="T21" t="s">
         <v>26</v>
       </c>
       <c r="U21" t="s">
         <v>26</v>
       </c>
       <c r="V21" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="22" spans="1:22">
       <c r="A22">
         <v>2025</v>
       </c>
       <c r="B22" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C22" t="s">
         <v>23</v>
       </c>
       <c r="D22" t="s">
-        <v>24</v>
+        <v>127</v>
       </c>
       <c r="E22" t="s">
         <v>25</v>
       </c>
       <c r="F22" t="s">
         <v>26</v>
       </c>
       <c r="G22" t="s">
         <v>26</v>
       </c>
       <c r="H22" t="s">
         <v>27</v>
       </c>
       <c r="I22" t="s">
         <v>26</v>
       </c>
       <c r="J22" t="s">
         <v>28</v>
       </c>
       <c r="K22" t="s">
         <v>26</v>
       </c>
       <c r="L22" t="s">
         <v>26</v>
       </c>
       <c r="M22" t="s">
-        <v>44</v>
+        <v>128</v>
       </c>
       <c r="N22" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="O22" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="P22" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="Q22" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="R22" t="s">
         <v>31</v>
       </c>
       <c r="S22" t="s">
         <v>32</v>
       </c>
       <c r="T22" t="s">
         <v>26</v>
       </c>
       <c r="U22" t="s">
         <v>26</v>
       </c>
       <c r="V22" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
     </row>
     <row r="23" spans="1:22">
       <c r="A23">
         <v>2025</v>
       </c>
       <c r="B23" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C23" t="s">
-        <v>128</v>
+        <v>23</v>
       </c>
       <c r="D23" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E23" t="s">
-        <v>26</v>
+        <v>95</v>
       </c>
       <c r="F23" t="s">
         <v>26</v>
       </c>
       <c r="G23" t="s">
         <v>26</v>
       </c>
       <c r="H23" t="s">
         <v>27</v>
       </c>
       <c r="I23" t="s">
         <v>26</v>
       </c>
       <c r="J23" t="s">
         <v>28</v>
       </c>
       <c r="K23" t="s">
         <v>26</v>
       </c>
       <c r="L23" t="s">
         <v>26</v>
       </c>
       <c r="M23" t="s">
-        <v>130</v>
+        <v>90</v>
       </c>
       <c r="N23" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="O23" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="P23" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="Q23" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="R23" t="s">
         <v>31</v>
       </c>
       <c r="S23" t="s">
         <v>32</v>
       </c>
       <c r="T23" t="s">
         <v>26</v>
       </c>
       <c r="U23" t="s">
         <v>26</v>
       </c>
       <c r="V23" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
     </row>
     <row r="24" spans="1:22">
       <c r="A24">
         <v>2025</v>
       </c>
       <c r="B24" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C24" t="s">
-        <v>128</v>
+        <v>23</v>
       </c>
       <c r="D24" t="s">
-        <v>129</v>
+        <v>24</v>
       </c>
       <c r="E24" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F24" t="s">
         <v>26</v>
       </c>
       <c r="G24" t="s">
         <v>26</v>
       </c>
       <c r="H24" t="s">
         <v>27</v>
       </c>
       <c r="I24" t="s">
         <v>26</v>
       </c>
       <c r="J24" t="s">
         <v>28</v>
       </c>
       <c r="K24" t="s">
         <v>26</v>
       </c>
       <c r="L24" t="s">
         <v>26</v>
       </c>
       <c r="M24" t="s">
-        <v>123</v>
+        <v>44</v>
       </c>
       <c r="N24" t="s">
-        <v>133</v>
+        <v>45</v>
       </c>
       <c r="O24" t="s">
-        <v>133</v>
+        <v>45</v>
       </c>
       <c r="P24" t="s">
-        <v>133</v>
+        <v>45</v>
       </c>
       <c r="Q24" t="s">
-        <v>133</v>
+        <v>45</v>
       </c>
       <c r="R24" t="s">
         <v>31</v>
       </c>
       <c r="S24" t="s">
         <v>32</v>
       </c>
       <c r="T24" t="s">
         <v>26</v>
       </c>
       <c r="U24" t="s">
         <v>26</v>
       </c>
       <c r="V24" t="s">
         <v>134</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22">
+      <c r="A25">
+        <v>2025</v>
+      </c>
+      <c r="B25" t="s">
+        <v>135</v>
+      </c>
+      <c r="C25" t="s">
+        <v>88</v>
+      </c>
+      <c r="D25" t="s">
+        <v>89</v>
+      </c>
+      <c r="E25" t="s">
+        <v>26</v>
+      </c>
+      <c r="F25" t="s">
+        <v>26</v>
+      </c>
+      <c r="G25" t="s">
+        <v>26</v>
+      </c>
+      <c r="H25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I25" t="s">
+        <v>26</v>
+      </c>
+      <c r="J25" t="s">
+        <v>28</v>
+      </c>
+      <c r="K25" t="s">
+        <v>26</v>
+      </c>
+      <c r="L25" t="s">
+        <v>26</v>
+      </c>
+      <c r="M25" t="s">
+        <v>136</v>
+      </c>
+      <c r="N25" t="s">
+        <v>137</v>
+      </c>
+      <c r="O25" t="s">
+        <v>137</v>
+      </c>
+      <c r="P25" t="s">
+        <v>137</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>137</v>
+      </c>
+      <c r="R25" t="s">
+        <v>31</v>
+      </c>
+      <c r="S25" t="s">
+        <v>32</v>
+      </c>
+      <c r="T25" t="s">
+        <v>26</v>
+      </c>
+      <c r="U25" t="s">
+        <v>26</v>
+      </c>
+      <c r="V25" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22">
+      <c r="A26">
+        <v>2025</v>
+      </c>
+      <c r="B26" t="s">
+        <v>138</v>
+      </c>
+      <c r="C26" t="s">
+        <v>88</v>
+      </c>
+      <c r="D26" t="s">
+        <v>89</v>
+      </c>
+      <c r="E26" t="s">
+        <v>26</v>
+      </c>
+      <c r="F26" t="s">
+        <v>26</v>
+      </c>
+      <c r="G26" t="s">
+        <v>26</v>
+      </c>
+      <c r="H26" t="s">
+        <v>27</v>
+      </c>
+      <c r="I26" t="s">
+        <v>26</v>
+      </c>
+      <c r="J26" t="s">
+        <v>28</v>
+      </c>
+      <c r="K26" t="s">
+        <v>26</v>
+      </c>
+      <c r="L26" t="s">
+        <v>26</v>
+      </c>
+      <c r="M26" t="s">
+        <v>90</v>
+      </c>
+      <c r="N26" t="s">
+        <v>139</v>
+      </c>
+      <c r="O26" t="s">
+        <v>139</v>
+      </c>
+      <c r="P26" t="s">
+        <v>139</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>139</v>
+      </c>
+      <c r="R26" t="s">
+        <v>31</v>
+      </c>
+      <c r="S26" t="s">
+        <v>32</v>
+      </c>
+      <c r="T26" t="s">
+        <v>26</v>
+      </c>
+      <c r="U26" t="s">
+        <v>26</v>
+      </c>
+      <c r="V26" t="s">
+        <v>140</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">