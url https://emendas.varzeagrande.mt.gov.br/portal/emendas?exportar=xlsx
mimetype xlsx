--- v1 (2026-07-07)
+++ v2 (2026-08-25)
@@ -12,61 +12,67 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="304">
   <si>
     <t>Exercício</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
+    <t>Esfera</t>
+  </si>
+  <si>
+    <t>Forma de Repasse</t>
+  </si>
+  <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>Partido</t>
   </si>
   <si>
     <t>Ato Normativo</t>
   </si>
   <si>
     <t>Nº Ato Normativo</t>
   </si>
   <si>
     <t>Órgão Executor</t>
   </si>
   <si>
     <t>Unidade Gestora</t>
   </si>
   <si>
     <t>Localidade Beneficiada</t>
   </si>
   <si>
     <t>Beneficiário Final</t>
   </si>
   <si>
     <t>Objeto da Despesa</t>
@@ -80,405 +86,889 @@
   <si>
     <t>Valor Empenhado (R$)</t>
   </si>
   <si>
     <t>Valor Liquidado (R$)</t>
   </si>
   <si>
     <t>Valor Pago (R$)</t>
   </si>
   <si>
     <t>Saldo a Executar (R$)</t>
   </si>
   <si>
     <t>Status Execução</t>
   </si>
   <si>
     <t>Nº Processo</t>
   </si>
   <si>
     <t>Instrumento Jurídico</t>
   </si>
   <si>
     <t>Data Última Atualização</t>
   </si>
   <si>
+    <t>025/2026</t>
+  </si>
+  <si>
+    <t>Individual</t>
+  </si>
+  <si>
+    <t>Estadual</t>
+  </si>
+  <si>
+    <t>Transferência Especial</t>
+  </si>
+  <si>
+    <t>Paulo Araújo</t>
+  </si>
+  <si>
+    <t>Republicanos</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Secretaria da Saúde</t>
+  </si>
+  <si>
+    <t>Várzea Grande -MT</t>
+  </si>
+  <si>
+    <t>Repasse financeiro para Custeio na Saúde</t>
+  </si>
+  <si>
+    <t>250.000,00</t>
+  </si>
+  <si>
+    <t>500.000,00</t>
+  </si>
+  <si>
+    <t>-250.000,00</t>
+  </si>
+  <si>
+    <t>Concluída</t>
+  </si>
+  <si>
+    <t>18/08/2026 20:53</t>
+  </si>
+  <si>
     <t>033/2025</t>
   </si>
   <si>
-    <t>Individual</t>
-[...1 lines deleted...]
-  <si>
     <t>Dr. João</t>
   </si>
   <si>
     <t>MDB</t>
   </si>
   <si>
-    <t>-</t>
-[...7 lines deleted...]
-  <si>
     <t>Repasse Financeiro para Custeio na Saude</t>
   </si>
   <si>
     <t>232.000,00</t>
   </si>
   <si>
-    <t>0,00</t>
-[...5 lines deleted...]
-    <t>18/05/2026 13:02</t>
+    <t>18.000,00</t>
+  </si>
+  <si>
+    <t>18/08/2026 21:16</t>
+  </si>
+  <si>
+    <t>037/2026</t>
+  </si>
+  <si>
+    <t>Diego Guimarães</t>
+  </si>
+  <si>
+    <t>Incremento de Custeio</t>
+  </si>
+  <si>
+    <t>18/08/2026 21:22</t>
   </si>
   <si>
     <t>068/2025</t>
   </si>
   <si>
     <t>Faissal Jorge Calil Filho</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Repasse Financeiro para Custeio</t>
   </si>
   <si>
     <t>400.000,00</t>
   </si>
   <si>
-    <t>18/05/2026 13:04</t>
+    <t>-150.000,00</t>
+  </si>
+  <si>
+    <t>18/08/2026 21:26</t>
   </si>
   <si>
     <t>108/2025</t>
   </si>
   <si>
-    <t>Paulo Araújo</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>Repasse Financeiro para incremento de custeio de saude</t>
   </si>
   <si>
-    <t>500.000,00</t>
-[...2 lines deleted...]
-    <t>18/05/2026 14:03</t>
+    <t>115/2026</t>
+  </si>
+  <si>
+    <t>Valmir Moretto</t>
+  </si>
+  <si>
+    <t>Incremento de Custeio para Upa do Ipase</t>
+  </si>
+  <si>
+    <t>18/08/2026 21:27</t>
   </si>
   <si>
     <t>119/2025</t>
   </si>
   <si>
     <t>Elizeu Nascimento</t>
   </si>
   <si>
     <t>Novo</t>
   </si>
   <si>
     <t>Repasse Financeiro Aquisicao de equipamentos Saude Bucal</t>
   </si>
   <si>
     <t>950.000,00</t>
   </si>
   <si>
-    <t>18/05/2026 14:48</t>
+    <t>-700.000,00</t>
+  </si>
+  <si>
+    <t>18/08/2026 21:28</t>
   </si>
   <si>
     <t>1.000.000,00</t>
   </si>
   <si>
-    <t>18/05/2026 14:52</t>
+    <t>-750.000,00</t>
   </si>
   <si>
     <t>134/2025</t>
   </si>
   <si>
     <t>Lúdio Cabral</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>50.000,00</t>
   </si>
   <si>
-    <t>19/05/2026 18:54</t>
+    <t>200.000,00</t>
   </si>
   <si>
     <t>135/2025</t>
   </si>
   <si>
+    <t>Fundo Municipal da Saúde</t>
+  </si>
+  <si>
+    <t>CASACIVIL-PRO-2025/11233 Repasse Financeiro Aquisicao de Medicamentos e Servicos Medicos - FMS de VARZEA GRANDE/MT. Oficio: n° 226/2025. Modalidade: Emenda Parlamentar nº 135/2025. Oficio n°: 94/2025/CCV-EP-LC Resolucao do CMS N° 006/2026. Lei nº 11.600 fls. 19 Portaria n° 0343/GBSES/2025 fls.20 TC nº 701/2025 ¿ FL 22 Oficio n° 20/2026/GAB/CCV¿ LC - FL 30 Memo n° 018/2026/GBSAOF/SES ¿ FL 31</t>
+  </si>
+  <si>
+    <t>18/08/2026 22:53</t>
+  </si>
+  <si>
     <t>Repasse Financeiro Aquisicao de Medicamentos e Servicos Medicos</t>
   </si>
   <si>
     <t>167.043,00</t>
   </si>
   <si>
-    <t>19/05/2026 18:56</t>
+    <t>82.957,00</t>
+  </si>
+  <si>
+    <t>18/08/2026 21:29</t>
+  </si>
+  <si>
+    <t>161/2026</t>
+  </si>
+  <si>
+    <t>Max Russi</t>
+  </si>
+  <si>
+    <t>PODE</t>
+  </si>
+  <si>
+    <t>Investimento em aquisição de Bicicletas elétricas</t>
+  </si>
+  <si>
+    <t>320.000,00</t>
+  </si>
+  <si>
+    <t>-70.000,00</t>
   </si>
   <si>
     <t>177/2025</t>
   </si>
   <si>
     <t>Fabio Tardin - Fabinho</t>
   </si>
   <si>
     <t>PODEMOS</t>
   </si>
   <si>
     <t>300.000,00</t>
   </si>
   <si>
-    <t>19/05/2026 18:57</t>
+    <t>-50.000,00</t>
+  </si>
+  <si>
+    <t>Federal</t>
   </si>
   <si>
     <t>Coronel Assis</t>
   </si>
   <si>
     <t>PL -MT</t>
   </si>
   <si>
     <t>Secretaria Municipal de Assistência Social</t>
   </si>
   <si>
     <t>Assistência Social</t>
   </si>
   <si>
     <t>Estruturação rede de serviços do sistema único da Assistência social -SUAS</t>
   </si>
   <si>
-    <t>200.000,00</t>
-[...2 lines deleted...]
-    <t>26/06/2026 19:45</t>
+    <t>20.250.000,00</t>
+  </si>
+  <si>
+    <t>20.050.000,00</t>
+  </si>
+  <si>
+    <t>18/08/2026 21:32</t>
   </si>
   <si>
     <t>4200008/2025</t>
   </si>
   <si>
+    <t>Fundo a Fundo</t>
+  </si>
+  <si>
     <t>ABILIO BRUNINI</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
-    <t>19/05/2026 18:58</t>
+    <t>19.750.000,00</t>
+  </si>
+  <si>
+    <t>18/08/2026 21:33</t>
   </si>
   <si>
     <t>42900009/2025</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>1.500.000,00</t>
   </si>
   <si>
-    <t>19/05/2026 19:00</t>
+    <t>18.750.000,00</t>
+  </si>
+  <si>
+    <t>19/08/2026 00:05</t>
   </si>
   <si>
     <t>43260010/2025</t>
   </si>
   <si>
     <t>Repasse Financeiro Aquisicao de equipamentos</t>
   </si>
   <si>
     <t>1.935.179,00</t>
   </si>
   <si>
-    <t>19/05/2026 19:12</t>
+    <t>18.314.821,00</t>
+  </si>
+  <si>
+    <t>18/08/2026 21:34</t>
   </si>
   <si>
     <t>De Comissão</t>
   </si>
   <si>
     <t>COMISSÃO DE ASSUNTOS SOCIAIS - CAS</t>
   </si>
   <si>
+    <t>INCREMENTO PAP</t>
+  </si>
+  <si>
+    <t>Parmanetar apoiador Calor Fávaro</t>
+  </si>
+  <si>
+    <t>5.142.693,00</t>
+  </si>
+  <si>
+    <t>15.107.307,00</t>
+  </si>
+  <si>
+    <t>18/08/2026 21:35</t>
+  </si>
+  <si>
     <t>INCREMENTO MAC</t>
   </si>
   <si>
     <t>1.770.779,00</t>
   </si>
   <si>
-    <t>26/06/2026 19:40</t>
+    <t>18.479.221,00</t>
+  </si>
+  <si>
+    <t>18/08/2026 21:36</t>
+  </si>
+  <si>
+    <t>Parlamentar apoiador : Carlos Fávaro
+/ Parlamentar apoiador : Jayme Campos</t>
+  </si>
+  <si>
+    <t>14.857.307,00</t>
+  </si>
+  <si>
+    <t>5.392.693,00</t>
+  </si>
+  <si>
+    <t>18/08/2026 21:37</t>
   </si>
   <si>
     <t>052/2025</t>
   </si>
   <si>
     <t>Júlio Campos</t>
   </si>
   <si>
     <t>União</t>
   </si>
   <si>
     <t>Repasse Financeiro para custeio, Ações de Saude</t>
   </si>
   <si>
-    <t>19/05/2026 19:14</t>
+    <t>15.000.000,00</t>
+  </si>
+  <si>
+    <t>13.500.000,00</t>
+  </si>
+  <si>
+    <t>18/08/2026 23:24</t>
   </si>
   <si>
     <t>118/2025</t>
   </si>
   <si>
-    <t>Max Russi</t>
-[...4 lines deleted...]
-  <si>
     <t>Repasse Financeiro para custeio na Saude</t>
   </si>
   <si>
-    <t>19/05/2026 19:16</t>
+    <t>14.800.000,00</t>
   </si>
   <si>
     <t>172/2025</t>
   </si>
   <si>
     <t>Wilson Santos</t>
   </si>
   <si>
     <t>PSD</t>
   </si>
   <si>
-    <t>19/05/2026 19:17</t>
+    <t>14.000.000,00</t>
+  </si>
+  <si>
+    <t>18/08/2026 23:25</t>
   </si>
   <si>
     <t>Repasse Financeiro para custeio Acoes de Saude</t>
   </si>
   <si>
     <t>2.000.000,00</t>
   </si>
   <si>
-    <t>19/05/2026 19:18</t>
+    <t>13.000.000,00</t>
   </si>
   <si>
     <t>194/2025</t>
   </si>
   <si>
     <t>Carlos Avallone</t>
   </si>
   <si>
     <t>PSDB</t>
   </si>
   <si>
-    <t>250.000,00</t>
-[...2 lines deleted...]
-    <t>19/05/2026 19:19</t>
+    <t>14.750.000,00</t>
+  </si>
+  <si>
+    <t>18/08/2026 23:26</t>
   </si>
   <si>
     <t>Secretaria de Viação e obras</t>
   </si>
   <si>
     <t>Assistência Social / 245-Serviços Socioassistencia</t>
   </si>
   <si>
     <t>Investimento</t>
   </si>
   <si>
     <t>Ampliação De Centro De Referência De Assistência Social</t>
   </si>
   <si>
+    <t>11.000.000,00</t>
+  </si>
+  <si>
     <t>594.000,00</t>
   </si>
   <si>
-    <t>19/05/2026 19:22</t>
+    <t>10.406.000,00</t>
+  </si>
+  <si>
+    <t>19/08/2026 00:04</t>
   </si>
   <si>
     <t>213/2024</t>
   </si>
   <si>
     <t>Programa Fila Zero na Cirurgia</t>
   </si>
   <si>
     <t>1.467.426,06</t>
   </si>
   <si>
-    <t>-32.573,94</t>
-[...2 lines deleted...]
-    <t>19/05/2026 20:51</t>
+    <t>18/08/2026 23:42</t>
   </si>
   <si>
     <t>233/2024</t>
   </si>
   <si>
     <t>Janaina Riva</t>
   </si>
   <si>
     <t>Fundo a Fundo Cofinanciamento MAIS MT - FILA ZERO</t>
   </si>
   <si>
-    <t>19/05/2026 20:54</t>
+    <t>14.700.000,00</t>
+  </si>
+  <si>
+    <t>18/08/2026 23:46</t>
   </si>
   <si>
     <t>23760004 /2025</t>
   </si>
   <si>
     <t>Jayme Veríssimo de Campos</t>
   </si>
   <si>
     <t>600.044,00</t>
   </si>
   <si>
+    <t>10.399.956,00</t>
+  </si>
+  <si>
+    <t>18/08/2026 23:29</t>
+  </si>
+  <si>
     <t>33/2025</t>
   </si>
   <si>
-    <t>19/05/2026 20:55</t>
+    <t>14.500.000,00</t>
+  </si>
+  <si>
+    <t>18/08/2026 23:41</t>
   </si>
   <si>
     <t>60060003 /2025</t>
   </si>
   <si>
-    <t>INCREMENTO PAP</t>
-[...1 lines deleted...]
-  <si>
     <t>2.500.000,00</t>
   </si>
   <si>
+    <t>8.500.000,00</t>
+  </si>
+  <si>
+    <t>18/08/2026 23:31</t>
+  </si>
+  <si>
     <t>60060004 /2025</t>
   </si>
   <si>
     <t>1.850.435,00</t>
   </si>
   <si>
-    <t>19/05/2026 20:56</t>
+    <t>9.149.565,00</t>
+  </si>
+  <si>
+    <t>18/08/2026 23:40</t>
+  </si>
+  <si>
+    <t>Viação e Obraas</t>
+  </si>
+  <si>
+    <t>Urbanismo/452-Serviços Urbanos</t>
+  </si>
+  <si>
+    <t>10.000.000,00</t>
+  </si>
+  <si>
+    <t>8.848.489,00</t>
+  </si>
+  <si>
+    <t>1.151.511,00</t>
+  </si>
+  <si>
+    <t>19/08/2026 15:39</t>
+  </si>
+  <si>
+    <t>EMANUEL PINHEIRO NETO</t>
+  </si>
+  <si>
+    <t>9.000.000,00</t>
+  </si>
+  <si>
+    <t>19/08/2026 15:41</t>
+  </si>
+  <si>
+    <t>CARLOS FÁVARO</t>
+  </si>
+  <si>
+    <t>19/08/2026 15:47</t>
+  </si>
+  <si>
+    <t>672.900,00</t>
+  </si>
+  <si>
+    <t>9.327.100,00</t>
+  </si>
+  <si>
+    <t>19/08/2026 15:45</t>
+  </si>
+  <si>
+    <t>2.700.000,00</t>
+  </si>
+  <si>
+    <t>7.300.000,00</t>
+  </si>
+  <si>
+    <t>19/08/2026 15:43</t>
+  </si>
+  <si>
+    <t>236/2023</t>
+  </si>
+  <si>
+    <t>Thiago Silva</t>
+  </si>
+  <si>
+    <t>Repasse Financeiro para Incremento de Custeio da Saúde, Deputado Estadual Thiago Silva, conforme DESPACHO Nº 65700/2024/GBSAOF/SES.</t>
+  </si>
+  <si>
+    <t>9.474.038,00</t>
+  </si>
+  <si>
+    <t>7.974.038,00</t>
+  </si>
+  <si>
+    <t>19/08/2026 15:26</t>
+  </si>
+  <si>
+    <t>242/2024</t>
+  </si>
+  <si>
+    <t>EP n° 242/2024, Dep. Wilson Santos, Repasse Financeiro para Incremento de Custeio da Saúde</t>
+  </si>
+  <si>
+    <t>9.074.038,00</t>
+  </si>
+  <si>
+    <t>19/08/2026 15:28</t>
+  </si>
+  <si>
+    <t>258/2024</t>
+  </si>
+  <si>
+    <t>EP n° 2258/2024, Dep. Lúdio Cabral, Repasse financeiro de incremento de custeio na saúde</t>
+  </si>
+  <si>
+    <t>8.474.038,00</t>
+  </si>
+  <si>
+    <t>19/08/2026 15:30</t>
+  </si>
+  <si>
+    <t>275/2023</t>
+  </si>
+  <si>
+    <t>Eduardo Botelho</t>
+  </si>
+  <si>
+    <t>Objeto da Liquidacao: Repasse Financeiro para Incremento de Custeio e Manutencao.FMS- Varzea Grande/MT.</t>
+  </si>
+  <si>
+    <t>8.000.000,00</t>
+  </si>
+  <si>
+    <t>1.474.038,00</t>
+  </si>
+  <si>
+    <t>19/08/2026 15:22</t>
+  </si>
+  <si>
+    <t>303/2024</t>
+  </si>
+  <si>
+    <t>EP nº 303/2024, Dep. Eduardo Botelho, Repasse Financeiro para Incremento de Custeio na Saúde</t>
+  </si>
+  <si>
+    <t>1.160.000,00</t>
+  </si>
+  <si>
+    <t>8.314.038,00</t>
+  </si>
+  <si>
+    <t>19/08/2026 15:31</t>
+  </si>
+  <si>
+    <t>19/08/2026 14:35</t>
+  </si>
+  <si>
+    <t>11.200.000,00</t>
+  </si>
+  <si>
+    <t>-1.200.000,00</t>
+  </si>
+  <si>
+    <t>19/08/2026 14:20</t>
+  </si>
+  <si>
+    <t>9.600.000,00</t>
+  </si>
+  <si>
+    <t>19/08/2026 14:29</t>
+  </si>
+  <si>
+    <t>8.863.000,00</t>
+  </si>
+  <si>
+    <t>1.137.000,00</t>
+  </si>
+  <si>
+    <t>19/08/2026 14:25</t>
+  </si>
+  <si>
+    <t>Coronel Fernanda</t>
+  </si>
+  <si>
+    <t>9.800.000,00</t>
+  </si>
+  <si>
+    <t>19/08/2026 14:27</t>
+  </si>
+  <si>
+    <t>3.600.000,00</t>
+  </si>
+  <si>
+    <t>6.400.000,00</t>
+  </si>
+  <si>
+    <t>19/08/2026 14:37</t>
+  </si>
+  <si>
+    <t>De Bancada</t>
+  </si>
+  <si>
+    <t>BANCADA DO MATO GROSSO</t>
+  </si>
+  <si>
+    <t>-5.000.000,00</t>
+  </si>
+  <si>
+    <t>19/08/2026 14:32</t>
+  </si>
+  <si>
+    <t>9.500.000,00</t>
+  </si>
+  <si>
+    <t>19/08/2026 14:33</t>
+  </si>
+  <si>
+    <t>154/2023</t>
+  </si>
+  <si>
+    <t>Delegado Claudinei</t>
+  </si>
+  <si>
+    <t>Liberal</t>
+  </si>
+  <si>
+    <t>Emenda Parlamentar 154/2023 Dep. Est. Delegado Claudinei - TC nº 010/2023 - Aquisição de Equipamentos e Materiais Permanentes.</t>
+  </si>
+  <si>
+    <t>6.000.000,00</t>
+  </si>
+  <si>
+    <t>5.500.000,00</t>
+  </si>
+  <si>
+    <t>19/08/2026 15:17</t>
+  </si>
+  <si>
+    <t>155/2023</t>
+  </si>
+  <si>
+    <t>Emenda Parlamentar 155/2023 Dep. Est. Delegado Claudinei - TC nº 010/2023 - Aquisição de Equipamentos e Materiais Permanentes.</t>
+  </si>
+  <si>
+    <t>19/08/2026 15:18</t>
+  </si>
+  <si>
+    <t>156/2023</t>
+  </si>
+  <si>
+    <t>Emenda Parlamentar 156/2023 Dep. Est. Delegado Claudinei - TC nº 010/2023 - Aquisição de Equipamentos e Materiais Permanentes.</t>
+  </si>
+  <si>
+    <t>450.000,00</t>
+  </si>
+  <si>
+    <t>5.550.000,00</t>
+  </si>
+  <si>
+    <t>19/08/2026 15:14</t>
+  </si>
+  <si>
+    <t>163/2023</t>
+  </si>
+  <si>
+    <t>Emenda Parlamentar 163/2023 Dep. Est. Delegado Claudinei - TC nº 010/2023 - Aquisição de Equipamentos e Materiais Permanentes.</t>
+  </si>
+  <si>
+    <t>5.700.000,00</t>
+  </si>
+  <si>
+    <t>19/08/2026 15:09</t>
+  </si>
+  <si>
+    <t>209/2023</t>
+  </si>
+  <si>
+    <t>Ulysses Moraes</t>
+  </si>
+  <si>
+    <t>Podemos</t>
+  </si>
+  <si>
+    <t>Emenda Parlamentar 209/2023 Dep. Est. Ulysses Moraes - TC nº 057/2023 - Repasse para Aquisição de Equipamentos e Materiais Permanentes</t>
+  </si>
+  <si>
+    <t>5.000.000,00</t>
+  </si>
+  <si>
+    <t>19/08/2026 15:07</t>
+  </si>
+  <si>
+    <t>215/2023</t>
+  </si>
+  <si>
+    <t>Emenda Parlamentar 215/2023 Dep. Est. Faissal - TC nº 030/2023 - Repasse para incremento de custeio na saúde</t>
+  </si>
+  <si>
+    <t>5.600.000,00</t>
+  </si>
+  <si>
+    <t>19/08/2026 15:12</t>
+  </si>
+  <si>
+    <t>7.450.615,00</t>
+  </si>
+  <si>
+    <t>-2.450.615,00</t>
+  </si>
+  <si>
+    <t>19/08/2026 14:58</t>
+  </si>
+  <si>
+    <t>99.384,00</t>
+  </si>
+  <si>
+    <t>4.900.616,00</t>
+  </si>
+  <si>
+    <t>19/08/2026 14:57</t>
+  </si>
+  <si>
+    <t>2.000.044,00</t>
+  </si>
+  <si>
+    <t>2.999.956,00</t>
+  </si>
+  <si>
+    <t>19/08/2026 14:56</t>
+  </si>
+  <si>
+    <t>Carlos Bezerra</t>
+  </si>
+  <si>
+    <t>19/08/2026 14:52</t>
+  </si>
+  <si>
+    <t>EQUIPAMENTO</t>
+  </si>
+  <si>
+    <t>166.288,00</t>
+  </si>
+  <si>
+    <t>4.833.712,00</t>
+  </si>
+  <si>
+    <t>19/08/2026 14:50</t>
+  </si>
+  <si>
+    <t>Rosa Neide</t>
+  </si>
+  <si>
+    <t>600.000,00</t>
+  </si>
+  <si>
+    <t>4.400.000,00</t>
+  </si>
+  <si>
+    <t>19/08/2026 15:01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -800,83 +1290,85 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V26"/>
+  <dimension ref="A1:X63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:V1"/>
+      <selection activeCell="A1" sqref="A1:X1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="41.133" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="29.279" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="24.565" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="464.744" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="24.565" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="20.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="21.138" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="22" max="22" width="30.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="20.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="30.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
@@ -899,1749 +1391,4643 @@
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2">
         <v>2026</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F2" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H2" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="I2" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="K2" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="L2" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="M2" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="N2" t="s">
         <v>30</v>
       </c>
       <c r="O2" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P2" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="Q2" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="R2" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S2" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="T2" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="U2" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="V2" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:22">
+        <v>30</v>
+      </c>
+      <c r="W2" t="s">
+        <v>30</v>
+      </c>
+      <c r="X2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24">
       <c r="A3">
         <v>2026</v>
       </c>
       <c r="B3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H3" t="s">
+        <v>30</v>
+      </c>
+      <c r="I3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J3" t="s">
+        <v>31</v>
+      </c>
+      <c r="K3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L3" t="s">
+        <v>32</v>
+      </c>
+      <c r="M3" t="s">
+        <v>30</v>
+      </c>
+      <c r="N3" t="s">
+        <v>30</v>
+      </c>
+      <c r="O3" t="s">
+        <v>42</v>
+      </c>
+      <c r="P3" t="s">
         <v>34</v>
       </c>
-      <c r="C3" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="Q3" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="R3" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="S3" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="T3" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="U3" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="V3" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:22">
+        <v>30</v>
+      </c>
+      <c r="W3" t="s">
+        <v>30</v>
+      </c>
+      <c r="X3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24">
       <c r="A4">
         <v>2026</v>
       </c>
       <c r="B4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="C4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D4" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="E4" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="F4" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="G4" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="H4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="K4" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="L4" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="M4" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="N4" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="O4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="P4" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="Q4" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="R4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="T4" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="U4" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="V4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:22">
+        <v>30</v>
+      </c>
+      <c r="W4" t="s">
+        <v>30</v>
+      </c>
+      <c r="X4" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5">
         <v>2026</v>
       </c>
       <c r="B5" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="F5" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="I5" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="K5" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="L5" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="M5" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="N5" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="O5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P5" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="Q5" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="R5" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="S5" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="T5" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="U5" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="V5" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:22">
+        <v>30</v>
+      </c>
+      <c r="W5" t="s">
+        <v>30</v>
+      </c>
+      <c r="X5" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6">
         <v>2026</v>
       </c>
       <c r="B6" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="C6" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="F6" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H6" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="I6" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="K6" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="L6" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="M6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N6" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="O6" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="P6" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="Q6" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="R6" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S6" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="T6" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="U6" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="V6" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:22">
+        <v>30</v>
+      </c>
+      <c r="W6" t="s">
+        <v>30</v>
+      </c>
+      <c r="X6" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7">
         <v>2026</v>
       </c>
       <c r="B7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E7" t="s">
+        <v>27</v>
+      </c>
+      <c r="F7" t="s">
+        <v>61</v>
+      </c>
+      <c r="G7" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" t="s">
+        <v>30</v>
+      </c>
+      <c r="I7" t="s">
+        <v>30</v>
+      </c>
+      <c r="J7" t="s">
+        <v>31</v>
+      </c>
+      <c r="K7" t="s">
+        <v>30</v>
+      </c>
+      <c r="L7" t="s">
+        <v>32</v>
+      </c>
+      <c r="M7" t="s">
+        <v>32</v>
+      </c>
+      <c r="N7" t="s">
+        <v>30</v>
+      </c>
+      <c r="O7" t="s">
+        <v>62</v>
+      </c>
+      <c r="P7" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>54</v>
+      </c>
+      <c r="R7" t="s">
+        <v>54</v>
+      </c>
+      <c r="S7" t="s">
+        <v>54</v>
+      </c>
+      <c r="T7" t="s">
         <v>55</v>
       </c>
-      <c r="C7" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="U7" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="V7" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:22">
+        <v>30</v>
+      </c>
+      <c r="W7" t="s">
+        <v>30</v>
+      </c>
+      <c r="X7" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8">
         <v>2026</v>
       </c>
       <c r="B8" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="F8" t="s">
-        <v>26</v>
+        <v>65</v>
       </c>
       <c r="G8" t="s">
-        <v>26</v>
+        <v>66</v>
       </c>
       <c r="H8" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="I8" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="J8" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="K8" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="L8" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="M8" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="N8" t="s">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="O8" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P8" t="s">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="Q8" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="R8" t="s">
-        <v>31</v>
+        <v>68</v>
       </c>
       <c r="S8" t="s">
-        <v>32</v>
+        <v>68</v>
       </c>
       <c r="T8" t="s">
-        <v>26</v>
+        <v>69</v>
       </c>
       <c r="U8" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="V8" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:22">
+        <v>30</v>
+      </c>
+      <c r="W8" t="s">
+        <v>30</v>
+      </c>
+      <c r="X8" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9">
         <v>2026</v>
       </c>
       <c r="B9" t="s">
         <v>64</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F9" t="s">
         <v>65</v>
       </c>
-      <c r="E9" t="s">
+      <c r="G9" t="s">
         <v>66</v>
       </c>
-      <c r="F9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H9" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="I9" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="J9" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="K9" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="L9" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="M9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N9" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="O9" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="P9" t="s">
-        <v>67</v>
+        <v>34</v>
       </c>
       <c r="Q9" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="R9" t="s">
-        <v>31</v>
+        <v>71</v>
       </c>
       <c r="S9" t="s">
-        <v>32</v>
+        <v>71</v>
       </c>
       <c r="T9" t="s">
-        <v>26</v>
+        <v>72</v>
       </c>
       <c r="U9" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="V9" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:22">
+        <v>30</v>
+      </c>
+      <c r="W9" t="s">
+        <v>30</v>
+      </c>
+      <c r="X9" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10">
         <v>2026</v>
       </c>
-      <c r="B10">
-        <v>202643260005</v>
+      <c r="B10" t="s">
+        <v>73</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
-        <v>69</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
+        <v>27</v>
+      </c>
+      <c r="F10" t="s">
+        <v>74</v>
+      </c>
+      <c r="G10" t="s">
+        <v>75</v>
+      </c>
+      <c r="H10" t="s">
+        <v>30</v>
+      </c>
+      <c r="I10" t="s">
+        <v>30</v>
+      </c>
+      <c r="J10" t="s">
+        <v>31</v>
+      </c>
+      <c r="K10" t="s">
+        <v>30</v>
+      </c>
+      <c r="L10" t="s">
+        <v>32</v>
+      </c>
+      <c r="M10" t="s">
+        <v>30</v>
+      </c>
+      <c r="N10" t="s">
+        <v>30</v>
+      </c>
+      <c r="O10" t="s">
+        <v>53</v>
+      </c>
+      <c r="P10" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>76</v>
+      </c>
+      <c r="R10" t="s">
+        <v>76</v>
+      </c>
+      <c r="S10" t="s">
+        <v>76</v>
+      </c>
+      <c r="T10" t="s">
+        <v>77</v>
+      </c>
+      <c r="U10" t="s">
+        <v>37</v>
+      </c>
+      <c r="V10" t="s">
+        <v>30</v>
+      </c>
+      <c r="W10" t="s">
+        <v>30</v>
+      </c>
+      <c r="X10" t="s">
         <v>70</v>
       </c>
-      <c r="F10" t="s">
-[...51 lines deleted...]
-    <row r="11" spans="1:22">
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11">
         <v>2026</v>
       </c>
       <c r="B11" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>77</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="F11" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>7412</v>
+        <v>74</v>
+      </c>
+      <c r="G11" t="s">
+        <v>75</v>
       </c>
       <c r="H11" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="I11" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="J11" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="K11" t="s">
-        <v>26</v>
+        <v>79</v>
       </c>
       <c r="L11" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="M11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N11" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="O11" t="s">
-        <v>45</v>
+        <v>80</v>
       </c>
       <c r="P11" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="Q11" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
       <c r="R11" t="s">
-        <v>31</v>
+        <v>71</v>
       </c>
       <c r="S11" t="s">
-        <v>32</v>
+        <v>71</v>
       </c>
       <c r="T11" t="s">
-        <v>26</v>
+        <v>72</v>
       </c>
       <c r="U11" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="V11" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:22">
+        <v>30</v>
+      </c>
+      <c r="W11" t="s">
+        <v>30</v>
+      </c>
+      <c r="X11" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12">
         <v>2026</v>
       </c>
       <c r="B12" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>77</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="F12" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="G12" t="s">
-        <v>26</v>
+        <v>75</v>
       </c>
       <c r="H12" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="I12" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="J12" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="K12" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="L12" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="M12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N12" t="s">
-        <v>82</v>
+        <v>30</v>
       </c>
       <c r="O12" t="s">
         <v>82</v>
       </c>
       <c r="P12" t="s">
-        <v>82</v>
+        <v>34</v>
       </c>
       <c r="Q12" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="R12" t="s">
-        <v>31</v>
+        <v>83</v>
       </c>
       <c r="S12" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>36000654553202500</v>
+        <v>83</v>
+      </c>
+      <c r="T12" t="s">
+        <v>84</v>
       </c>
       <c r="U12" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="V12" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:22">
+        <v>30</v>
+      </c>
+      <c r="W12" t="s">
+        <v>30</v>
+      </c>
+      <c r="X12" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13">
         <v>2026</v>
       </c>
       <c r="B13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>69</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
-        <v>70</v>
+        <v>27</v>
       </c>
       <c r="F13" t="s">
-        <v>26</v>
+        <v>87</v>
       </c>
       <c r="G13" t="s">
-        <v>43</v>
+        <v>88</v>
       </c>
       <c r="H13" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="I13" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="J13" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="K13" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="L13" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="M13" t="s">
+        <v>32</v>
+      </c>
+      <c r="N13" t="s">
+        <v>30</v>
+      </c>
+      <c r="O13" t="s">
+        <v>89</v>
+      </c>
+      <c r="P13" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>90</v>
+      </c>
+      <c r="R13" t="s">
+        <v>90</v>
+      </c>
+      <c r="S13" t="s">
+        <v>90</v>
+      </c>
+      <c r="T13" t="s">
+        <v>91</v>
+      </c>
+      <c r="U13" t="s">
+        <v>37</v>
+      </c>
+      <c r="V13" t="s">
+        <v>30</v>
+      </c>
+      <c r="W13" t="s">
+        <v>30</v>
+      </c>
+      <c r="X13" t="s">
         <v>85</v>
       </c>
-      <c r="N13" t="s">
-[...27 lines deleted...]
-    <row r="14" spans="1:22">
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14">
         <v>2026</v>
       </c>
-      <c r="B14">
+      <c r="B14" t="s">
+        <v>92</v>
+      </c>
+      <c r="C14" t="s">
+        <v>25</v>
+      </c>
+      <c r="D14" t="s">
+        <v>26</v>
+      </c>
+      <c r="E14" t="s">
+        <v>27</v>
+      </c>
+      <c r="F14" t="s">
+        <v>93</v>
+      </c>
+      <c r="G14" t="s">
+        <v>94</v>
+      </c>
+      <c r="H14" t="s">
+        <v>30</v>
+      </c>
+      <c r="I14" t="s">
+        <v>30</v>
+      </c>
+      <c r="J14" t="s">
+        <v>31</v>
+      </c>
+      <c r="K14" t="s">
+        <v>30</v>
+      </c>
+      <c r="L14" t="s">
+        <v>32</v>
+      </c>
+      <c r="M14" t="s">
+        <v>30</v>
+      </c>
+      <c r="N14" t="s">
+        <v>30</v>
+      </c>
+      <c r="O14" t="s">
+        <v>42</v>
+      </c>
+      <c r="P14" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>95</v>
+      </c>
+      <c r="R14" t="s">
+        <v>95</v>
+      </c>
+      <c r="S14" t="s">
+        <v>95</v>
+      </c>
+      <c r="T14" t="s">
+        <v>96</v>
+      </c>
+      <c r="U14" t="s">
+        <v>37</v>
+      </c>
+      <c r="V14" t="s">
+        <v>30</v>
+      </c>
+      <c r="W14" t="s">
+        <v>30</v>
+      </c>
+      <c r="X14" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
+      <c r="A15">
+        <v>2026</v>
+      </c>
+      <c r="B15">
+        <v>202643260005</v>
+      </c>
+      <c r="C15" t="s">
+        <v>25</v>
+      </c>
+      <c r="D15" t="s">
+        <v>97</v>
+      </c>
+      <c r="E15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F15" t="s">
+        <v>98</v>
+      </c>
+      <c r="G15" t="s">
+        <v>99</v>
+      </c>
+      <c r="H15" t="s">
+        <v>30</v>
+      </c>
+      <c r="I15" t="s">
+        <v>30</v>
+      </c>
+      <c r="J15" t="s">
+        <v>100</v>
+      </c>
+      <c r="K15" t="s">
+        <v>101</v>
+      </c>
+      <c r="L15" t="s">
+        <v>32</v>
+      </c>
+      <c r="M15" t="s">
+        <v>30</v>
+      </c>
+      <c r="N15" t="s">
+        <v>30</v>
+      </c>
+      <c r="O15" t="s">
+        <v>102</v>
+      </c>
+      <c r="P15" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>77</v>
+      </c>
+      <c r="R15" t="s">
+        <v>77</v>
+      </c>
+      <c r="S15" t="s">
+        <v>77</v>
+      </c>
+      <c r="T15" t="s">
+        <v>104</v>
+      </c>
+      <c r="U15" t="s">
+        <v>37</v>
+      </c>
+      <c r="V15" t="s">
+        <v>30</v>
+      </c>
+      <c r="W15" t="s">
+        <v>30</v>
+      </c>
+      <c r="X15" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
+      <c r="A16">
+        <v>2026</v>
+      </c>
+      <c r="B16" t="s">
+        <v>106</v>
+      </c>
+      <c r="C16" t="s">
+        <v>25</v>
+      </c>
+      <c r="D16" t="s">
+        <v>97</v>
+      </c>
+      <c r="E16" t="s">
+        <v>107</v>
+      </c>
+      <c r="F16" t="s">
+        <v>108</v>
+      </c>
+      <c r="G16" t="s">
+        <v>52</v>
+      </c>
+      <c r="H16" t="s">
+        <v>109</v>
+      </c>
+      <c r="I16">
+        <v>7412</v>
+      </c>
+      <c r="J16" t="s">
+        <v>31</v>
+      </c>
+      <c r="K16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L16" t="s">
+        <v>32</v>
+      </c>
+      <c r="M16" t="s">
+        <v>30</v>
+      </c>
+      <c r="N16" t="s">
+        <v>30</v>
+      </c>
+      <c r="O16" t="s">
+        <v>42</v>
+      </c>
+      <c r="P16" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>35</v>
+      </c>
+      <c r="R16" t="s">
+        <v>35</v>
+      </c>
+      <c r="S16" t="s">
+        <v>35</v>
+      </c>
+      <c r="T16" t="s">
+        <v>110</v>
+      </c>
+      <c r="U16" t="s">
+        <v>37</v>
+      </c>
+      <c r="V16" t="s">
+        <v>30</v>
+      </c>
+      <c r="W16" t="s">
+        <v>30</v>
+      </c>
+      <c r="X16" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24">
+      <c r="A17">
+        <v>2026</v>
+      </c>
+      <c r="B17" t="s">
+        <v>112</v>
+      </c>
+      <c r="C17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D17" t="s">
+        <v>97</v>
+      </c>
+      <c r="E17" t="s">
+        <v>107</v>
+      </c>
+      <c r="F17" t="s">
+        <v>108</v>
+      </c>
+      <c r="G17" t="s">
+        <v>52</v>
+      </c>
+      <c r="H17" t="s">
+        <v>113</v>
+      </c>
+      <c r="I17" t="s">
+        <v>30</v>
+      </c>
+      <c r="J17" t="s">
+        <v>31</v>
+      </c>
+      <c r="K17" t="s">
+        <v>30</v>
+      </c>
+      <c r="L17" t="s">
+        <v>32</v>
+      </c>
+      <c r="M17" t="s">
+        <v>30</v>
+      </c>
+      <c r="N17" t="s">
+        <v>30</v>
+      </c>
+      <c r="O17" t="s">
+        <v>42</v>
+      </c>
+      <c r="P17" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>114</v>
+      </c>
+      <c r="R17" t="s">
+        <v>114</v>
+      </c>
+      <c r="S17" t="s">
+        <v>114</v>
+      </c>
+      <c r="T17" t="s">
+        <v>115</v>
+      </c>
+      <c r="U17" t="s">
+        <v>37</v>
+      </c>
+      <c r="V17">
+        <v>36000654553202500</v>
+      </c>
+      <c r="W17" t="s">
+        <v>30</v>
+      </c>
+      <c r="X17" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24">
+      <c r="A18">
+        <v>2026</v>
+      </c>
+      <c r="B18" t="s">
+        <v>117</v>
+      </c>
+      <c r="C18" t="s">
+        <v>25</v>
+      </c>
+      <c r="D18" t="s">
+        <v>97</v>
+      </c>
+      <c r="E18" t="s">
+        <v>107</v>
+      </c>
+      <c r="F18" t="s">
+        <v>98</v>
+      </c>
+      <c r="G18" t="s">
+        <v>99</v>
+      </c>
+      <c r="H18" t="s">
+        <v>30</v>
+      </c>
+      <c r="I18" t="s">
+        <v>58</v>
+      </c>
+      <c r="J18" t="s">
+        <v>31</v>
+      </c>
+      <c r="K18" t="s">
+        <v>30</v>
+      </c>
+      <c r="L18" t="s">
+        <v>32</v>
+      </c>
+      <c r="M18" t="s">
+        <v>30</v>
+      </c>
+      <c r="N18" t="s">
+        <v>30</v>
+      </c>
+      <c r="O18" t="s">
+        <v>118</v>
+      </c>
+      <c r="P18" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>119</v>
+      </c>
+      <c r="R18" t="s">
+        <v>119</v>
+      </c>
+      <c r="S18" t="s">
+        <v>119</v>
+      </c>
+      <c r="T18" t="s">
+        <v>120</v>
+      </c>
+      <c r="U18" t="s">
+        <v>37</v>
+      </c>
+      <c r="V18" t="s">
+        <v>30</v>
+      </c>
+      <c r="W18" t="s">
+        <v>30</v>
+      </c>
+      <c r="X18" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24">
+      <c r="A19">
+        <v>2026</v>
+      </c>
+      <c r="B19">
+        <v>60060001</v>
+      </c>
+      <c r="C19" t="s">
+        <v>122</v>
+      </c>
+      <c r="D19" t="s">
+        <v>97</v>
+      </c>
+      <c r="E19" t="s">
+        <v>107</v>
+      </c>
+      <c r="F19" t="s">
+        <v>123</v>
+      </c>
+      <c r="G19" t="s">
+        <v>30</v>
+      </c>
+      <c r="H19" t="s">
+        <v>30</v>
+      </c>
+      <c r="I19" t="s">
+        <v>30</v>
+      </c>
+      <c r="J19" t="s">
+        <v>31</v>
+      </c>
+      <c r="K19" t="s">
+        <v>30</v>
+      </c>
+      <c r="L19" t="s">
+        <v>32</v>
+      </c>
+      <c r="M19" t="s">
+        <v>32</v>
+      </c>
+      <c r="N19" t="s">
+        <v>124</v>
+      </c>
+      <c r="O19" t="s">
+        <v>125</v>
+      </c>
+      <c r="P19" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>126</v>
+      </c>
+      <c r="R19" t="s">
+        <v>126</v>
+      </c>
+      <c r="S19" t="s">
+        <v>126</v>
+      </c>
+      <c r="T19" t="s">
+        <v>127</v>
+      </c>
+      <c r="U19" t="s">
+        <v>37</v>
+      </c>
+      <c r="V19" t="s">
+        <v>30</v>
+      </c>
+      <c r="W19" t="s">
+        <v>30</v>
+      </c>
+      <c r="X19" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24">
+      <c r="A20">
+        <v>2026</v>
+      </c>
+      <c r="B20">
         <v>60060002</v>
       </c>
-      <c r="C14" t="s">
-[...44 lines deleted...]
-      <c r="R14" t="s">
+      <c r="C20" t="s">
+        <v>122</v>
+      </c>
+      <c r="D20" t="s">
+        <v>97</v>
+      </c>
+      <c r="E20" t="s">
+        <v>107</v>
+      </c>
+      <c r="F20" t="s">
+        <v>123</v>
+      </c>
+      <c r="G20" t="s">
+        <v>30</v>
+      </c>
+      <c r="H20" t="s">
+        <v>30</v>
+      </c>
+      <c r="I20" t="s">
+        <v>30</v>
+      </c>
+      <c r="J20" t="s">
         <v>31</v>
       </c>
-      <c r="S14" t="s">
-[...64 lines deleted...]
-      <c r="R15" t="s">
+      <c r="K20" t="s">
+        <v>30</v>
+      </c>
+      <c r="L20" t="s">
+        <v>32</v>
+      </c>
+      <c r="M20" t="s">
+        <v>30</v>
+      </c>
+      <c r="N20" t="s">
+        <v>30</v>
+      </c>
+      <c r="O20" t="s">
+        <v>129</v>
+      </c>
+      <c r="P20" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>130</v>
+      </c>
+      <c r="R20" t="s">
+        <v>130</v>
+      </c>
+      <c r="S20" t="s">
+        <v>130</v>
+      </c>
+      <c r="T20" t="s">
+        <v>131</v>
+      </c>
+      <c r="U20" t="s">
+        <v>37</v>
+      </c>
+      <c r="V20" t="s">
+        <v>30</v>
+      </c>
+      <c r="W20" t="s">
+        <v>30</v>
+      </c>
+      <c r="X20" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24">
+      <c r="A21">
+        <v>2026</v>
+      </c>
+      <c r="B21">
+        <v>6006002</v>
+      </c>
+      <c r="C21" t="s">
+        <v>122</v>
+      </c>
+      <c r="D21" t="s">
+        <v>97</v>
+      </c>
+      <c r="E21" t="s">
+        <v>107</v>
+      </c>
+      <c r="F21" t="s">
+        <v>123</v>
+      </c>
+      <c r="G21" t="s">
+        <v>30</v>
+      </c>
+      <c r="H21" t="s">
+        <v>30</v>
+      </c>
+      <c r="I21" t="s">
+        <v>30</v>
+      </c>
+      <c r="J21" t="s">
         <v>31</v>
       </c>
-      <c r="S15" t="s">
-[...84 lines deleted...]
-      <c r="B17" t="s">
+      <c r="K21" t="s">
+        <v>30</v>
+      </c>
+      <c r="L21" t="s">
+        <v>32</v>
+      </c>
+      <c r="M21" t="s">
+        <v>32</v>
+      </c>
+      <c r="N21" t="s">
+        <v>129</v>
+      </c>
+      <c r="O21" t="s">
+        <v>133</v>
+      </c>
+      <c r="P21" t="s">
         <v>103</v>
       </c>
-      <c r="C17" t="s">
-[...312 lines deleted...]
-      </c>
       <c r="Q21" t="s">
-        <v>123</v>
+        <v>134</v>
       </c>
       <c r="R21" t="s">
-        <v>124</v>
+        <v>134</v>
       </c>
       <c r="S21" t="s">
-        <v>32</v>
+        <v>134</v>
       </c>
       <c r="T21" t="s">
-        <v>26</v>
+        <v>135</v>
       </c>
       <c r="U21" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="V21" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:22">
+        <v>30</v>
+      </c>
+      <c r="W21" t="s">
+        <v>30</v>
+      </c>
+      <c r="X21" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22">
         <v>2025</v>
       </c>
       <c r="B22" t="s">
-        <v>126</v>
+        <v>137</v>
       </c>
       <c r="C22" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D22" t="s">
-        <v>127</v>
+        <v>26</v>
       </c>
       <c r="E22" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F22" t="s">
-        <v>26</v>
+        <v>138</v>
       </c>
       <c r="G22" t="s">
-        <v>26</v>
+        <v>139</v>
       </c>
       <c r="H22" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="I22" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="J22" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="K22" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="L22" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="M22" t="s">
-        <v>128</v>
+        <v>30</v>
       </c>
       <c r="N22" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="O22" t="s">
-        <v>67</v>
+        <v>140</v>
       </c>
       <c r="P22" t="s">
-        <v>67</v>
+        <v>141</v>
       </c>
       <c r="Q22" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
       <c r="R22" t="s">
-        <v>31</v>
+        <v>114</v>
       </c>
       <c r="S22" t="s">
-        <v>32</v>
+        <v>114</v>
       </c>
       <c r="T22" t="s">
-        <v>26</v>
+        <v>142</v>
       </c>
       <c r="U22" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="V22" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:22">
+        <v>30</v>
+      </c>
+      <c r="W22" t="s">
+        <v>30</v>
+      </c>
+      <c r="X22" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23">
         <v>2025</v>
       </c>
       <c r="B23" t="s">
-        <v>130</v>
+        <v>144</v>
       </c>
       <c r="C23" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D23" t="s">
-        <v>131</v>
+        <v>26</v>
       </c>
       <c r="E23" t="s">
-        <v>95</v>
+        <v>27</v>
       </c>
       <c r="F23" t="s">
-        <v>26</v>
+        <v>87</v>
       </c>
       <c r="G23" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="H23" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="I23" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="J23" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="K23" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="L23" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="M23" t="s">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="N23" t="s">
-        <v>132</v>
+        <v>30</v>
       </c>
       <c r="O23" t="s">
-        <v>132</v>
+        <v>145</v>
       </c>
       <c r="P23" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="Q23" t="s">
-        <v>132</v>
+        <v>77</v>
       </c>
       <c r="R23" t="s">
-        <v>31</v>
+        <v>77</v>
       </c>
       <c r="S23" t="s">
-        <v>32</v>
+        <v>77</v>
       </c>
       <c r="T23" t="s">
-        <v>26</v>
+        <v>146</v>
       </c>
       <c r="U23" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="V23" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:22">
+        <v>30</v>
+      </c>
+      <c r="W23" t="s">
+        <v>30</v>
+      </c>
+      <c r="X23" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24">
       <c r="A24">
         <v>2025</v>
       </c>
       <c r="B24" t="s">
-        <v>133</v>
+        <v>147</v>
       </c>
       <c r="C24" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D24" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E24" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F24" t="s">
-        <v>26</v>
+        <v>148</v>
       </c>
       <c r="G24" t="s">
-        <v>26</v>
+        <v>149</v>
       </c>
       <c r="H24" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="I24" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="J24" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="K24" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="L24" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="M24" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="N24" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="O24" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="P24" t="s">
-        <v>45</v>
+        <v>141</v>
       </c>
       <c r="Q24" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
       <c r="R24" t="s">
-        <v>31</v>
+        <v>71</v>
       </c>
       <c r="S24" t="s">
-        <v>32</v>
+        <v>71</v>
       </c>
       <c r="T24" t="s">
-        <v>26</v>
+        <v>150</v>
       </c>
       <c r="U24" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="V24" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:22">
+        <v>30</v>
+      </c>
+      <c r="W24" t="s">
+        <v>30</v>
+      </c>
+      <c r="X24" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25">
         <v>2025</v>
       </c>
       <c r="B25" t="s">
-        <v>135</v>
+        <v>92</v>
       </c>
       <c r="C25" t="s">
-        <v>88</v>
+        <v>25</v>
       </c>
       <c r="D25" t="s">
-        <v>89</v>
+        <v>26</v>
       </c>
       <c r="E25" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F25" t="s">
-        <v>26</v>
+        <v>93</v>
       </c>
       <c r="G25" t="s">
-        <v>26</v>
+        <v>94</v>
       </c>
       <c r="H25" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="I25" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="J25" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="K25" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="L25" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="M25" t="s">
-        <v>136</v>
+        <v>30</v>
       </c>
       <c r="N25" t="s">
-        <v>137</v>
+        <v>30</v>
       </c>
       <c r="O25" t="s">
-        <v>137</v>
+        <v>152</v>
       </c>
       <c r="P25" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="Q25" t="s">
-        <v>137</v>
+        <v>153</v>
       </c>
       <c r="R25" t="s">
-        <v>31</v>
+        <v>153</v>
       </c>
       <c r="S25" t="s">
-        <v>32</v>
+        <v>153</v>
       </c>
       <c r="T25" t="s">
-        <v>26</v>
+        <v>154</v>
       </c>
       <c r="U25" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="V25" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:22">
+        <v>30</v>
+      </c>
+      <c r="W25" t="s">
+        <v>30</v>
+      </c>
+      <c r="X25" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26">
         <v>2025</v>
       </c>
       <c r="B26" t="s">
-        <v>138</v>
+        <v>155</v>
       </c>
       <c r="C26" t="s">
-        <v>88</v>
+        <v>25</v>
       </c>
       <c r="D26" t="s">
-        <v>89</v>
+        <v>26</v>
       </c>
       <c r="E26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F26" t="s">
+        <v>156</v>
+      </c>
+      <c r="G26" t="s">
+        <v>157</v>
+      </c>
+      <c r="H26" t="s">
+        <v>30</v>
+      </c>
+      <c r="I26" t="s">
+        <v>30</v>
+      </c>
+      <c r="J26" t="s">
+        <v>31</v>
+      </c>
+      <c r="K26" t="s">
+        <v>30</v>
+      </c>
+      <c r="L26" t="s">
+        <v>32</v>
+      </c>
+      <c r="M26" t="s">
+        <v>30</v>
+      </c>
+      <c r="N26" t="s">
+        <v>30</v>
+      </c>
+      <c r="O26" t="s">
+        <v>152</v>
+      </c>
+      <c r="P26" t="s">
+        <v>141</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>34</v>
+      </c>
+      <c r="R26" t="s">
+        <v>34</v>
+      </c>
+      <c r="S26" t="s">
+        <v>34</v>
+      </c>
+      <c r="T26" t="s">
+        <v>158</v>
+      </c>
+      <c r="U26" t="s">
+        <v>37</v>
+      </c>
+      <c r="V26" t="s">
+        <v>30</v>
+      </c>
+      <c r="W26" t="s">
+        <v>30</v>
+      </c>
+      <c r="X26" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24">
+      <c r="A27">
+        <v>2025</v>
+      </c>
+      <c r="B27">
+        <v>202542900006</v>
+      </c>
+      <c r="C27" t="s">
+        <v>25</v>
+      </c>
+      <c r="D27" t="s">
+        <v>97</v>
+      </c>
+      <c r="E27" t="s">
+        <v>27</v>
+      </c>
+      <c r="F27" t="s">
+        <v>108</v>
+      </c>
+      <c r="G27" t="s">
+        <v>52</v>
+      </c>
+      <c r="H27" t="s">
+        <v>30</v>
+      </c>
+      <c r="I27" t="s">
+        <v>30</v>
+      </c>
+      <c r="J27" t="s">
+        <v>160</v>
+      </c>
+      <c r="K27" t="s">
+        <v>161</v>
+      </c>
+      <c r="L27" t="s">
+        <v>32</v>
+      </c>
+      <c r="M27" t="s">
+        <v>30</v>
+      </c>
+      <c r="N27" t="s">
+        <v>162</v>
+      </c>
+      <c r="O27" t="s">
+        <v>163</v>
+      </c>
+      <c r="P27" t="s">
+        <v>164</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>165</v>
+      </c>
+      <c r="R27" t="s">
+        <v>165</v>
+      </c>
+      <c r="S27" t="s">
+        <v>165</v>
+      </c>
+      <c r="T27" t="s">
+        <v>166</v>
+      </c>
+      <c r="U27" t="s">
+        <v>37</v>
+      </c>
+      <c r="V27" t="s">
+        <v>30</v>
+      </c>
+      <c r="W27" t="s">
+        <v>30</v>
+      </c>
+      <c r="X27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24">
+      <c r="A28">
+        <v>2025</v>
+      </c>
+      <c r="B28" t="s">
+        <v>168</v>
+      </c>
+      <c r="C28" t="s">
+        <v>25</v>
+      </c>
+      <c r="D28" t="s">
         <v>26</v>
       </c>
-      <c r="F26" t="s">
+      <c r="E28" t="s">
+        <v>27</v>
+      </c>
+      <c r="F28" t="s">
+        <v>93</v>
+      </c>
+      <c r="G28" t="s">
+        <v>94</v>
+      </c>
+      <c r="H28" t="s">
+        <v>30</v>
+      </c>
+      <c r="I28" t="s">
+        <v>30</v>
+      </c>
+      <c r="J28" t="s">
+        <v>31</v>
+      </c>
+      <c r="K28" t="s">
+        <v>30</v>
+      </c>
+      <c r="L28" t="s">
+        <v>32</v>
+      </c>
+      <c r="M28" t="s">
+        <v>30</v>
+      </c>
+      <c r="N28" t="s">
+        <v>30</v>
+      </c>
+      <c r="O28" t="s">
+        <v>169</v>
+      </c>
+      <c r="P28" t="s">
+        <v>141</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>114</v>
+      </c>
+      <c r="R28" t="s">
+        <v>114</v>
+      </c>
+      <c r="S28" t="s">
+        <v>170</v>
+      </c>
+      <c r="T28" t="s">
+        <v>142</v>
+      </c>
+      <c r="U28" t="s">
+        <v>37</v>
+      </c>
+      <c r="V28" t="s">
+        <v>30</v>
+      </c>
+      <c r="W28" t="s">
+        <v>30</v>
+      </c>
+      <c r="X28" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24">
+      <c r="A29">
+        <v>2025</v>
+      </c>
+      <c r="B29" t="s">
+        <v>172</v>
+      </c>
+      <c r="C29" t="s">
+        <v>25</v>
+      </c>
+      <c r="D29" t="s">
         <v>26</v>
       </c>
-      <c r="G26" t="s">
+      <c r="E29" t="s">
+        <v>27</v>
+      </c>
+      <c r="F29" t="s">
+        <v>173</v>
+      </c>
+      <c r="G29" t="s">
+        <v>41</v>
+      </c>
+      <c r="H29" t="s">
+        <v>30</v>
+      </c>
+      <c r="I29" t="s">
+        <v>30</v>
+      </c>
+      <c r="J29" t="s">
+        <v>31</v>
+      </c>
+      <c r="K29" t="s">
+        <v>30</v>
+      </c>
+      <c r="L29" t="s">
+        <v>32</v>
+      </c>
+      <c r="M29" t="s">
+        <v>30</v>
+      </c>
+      <c r="N29" t="s">
+        <v>30</v>
+      </c>
+      <c r="O29" t="s">
+        <v>174</v>
+      </c>
+      <c r="P29" t="s">
+        <v>141</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>95</v>
+      </c>
+      <c r="R29" t="s">
+        <v>95</v>
+      </c>
+      <c r="S29" t="s">
+        <v>95</v>
+      </c>
+      <c r="T29" t="s">
+        <v>175</v>
+      </c>
+      <c r="U29" t="s">
+        <v>37</v>
+      </c>
+      <c r="V29" t="s">
+        <v>30</v>
+      </c>
+      <c r="W29" t="s">
+        <v>30</v>
+      </c>
+      <c r="X29" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24">
+      <c r="A30">
+        <v>2025</v>
+      </c>
+      <c r="B30" t="s">
+        <v>177</v>
+      </c>
+      <c r="C30" t="s">
+        <v>25</v>
+      </c>
+      <c r="D30" t="s">
+        <v>97</v>
+      </c>
+      <c r="E30" t="s">
+        <v>107</v>
+      </c>
+      <c r="F30" t="s">
+        <v>178</v>
+      </c>
+      <c r="G30" t="s">
+        <v>139</v>
+      </c>
+      <c r="H30" t="s">
+        <v>30</v>
+      </c>
+      <c r="I30" t="s">
+        <v>30</v>
+      </c>
+      <c r="J30" t="s">
+        <v>31</v>
+      </c>
+      <c r="K30" t="s">
+        <v>30</v>
+      </c>
+      <c r="L30" t="s">
+        <v>32</v>
+      </c>
+      <c r="M30" t="s">
+        <v>30</v>
+      </c>
+      <c r="N30" t="s">
+        <v>30</v>
+      </c>
+      <c r="O30" t="s">
+        <v>129</v>
+      </c>
+      <c r="P30" t="s">
+        <v>164</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>179</v>
+      </c>
+      <c r="R30" t="s">
+        <v>179</v>
+      </c>
+      <c r="S30" t="s">
+        <v>179</v>
+      </c>
+      <c r="T30" t="s">
+        <v>180</v>
+      </c>
+      <c r="U30" t="s">
+        <v>37</v>
+      </c>
+      <c r="V30" t="s">
+        <v>30</v>
+      </c>
+      <c r="W30" t="s">
+        <v>30</v>
+      </c>
+      <c r="X30" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24">
+      <c r="A31">
+        <v>2025</v>
+      </c>
+      <c r="B31" t="s">
+        <v>182</v>
+      </c>
+      <c r="C31" t="s">
+        <v>25</v>
+      </c>
+      <c r="D31" t="s">
         <v>26</v>
       </c>
-      <c r="H26" t="s">
+      <c r="E31" t="s">
         <v>27</v>
       </c>
-      <c r="I26" t="s">
+      <c r="F31" t="s">
+        <v>40</v>
+      </c>
+      <c r="G31" t="s">
+        <v>41</v>
+      </c>
+      <c r="H31" t="s">
+        <v>30</v>
+      </c>
+      <c r="I31" t="s">
+        <v>30</v>
+      </c>
+      <c r="J31" t="s">
+        <v>31</v>
+      </c>
+      <c r="K31" t="s">
+        <v>30</v>
+      </c>
+      <c r="L31" t="s">
+        <v>32</v>
+      </c>
+      <c r="M31" t="s">
+        <v>30</v>
+      </c>
+      <c r="N31" t="s">
+        <v>30</v>
+      </c>
+      <c r="O31" t="s">
+        <v>59</v>
+      </c>
+      <c r="P31" t="s">
+        <v>141</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>35</v>
+      </c>
+      <c r="R31" t="s">
+        <v>35</v>
+      </c>
+      <c r="S31" t="s">
+        <v>35</v>
+      </c>
+      <c r="T31" t="s">
+        <v>183</v>
+      </c>
+      <c r="U31" t="s">
+        <v>37</v>
+      </c>
+      <c r="V31" t="s">
+        <v>30</v>
+      </c>
+      <c r="W31" t="s">
+        <v>30</v>
+      </c>
+      <c r="X31" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24">
+      <c r="A32">
+        <v>2025</v>
+      </c>
+      <c r="B32" t="s">
+        <v>185</v>
+      </c>
+      <c r="C32" t="s">
+        <v>122</v>
+      </c>
+      <c r="D32" t="s">
+        <v>97</v>
+      </c>
+      <c r="E32" t="s">
+        <v>107</v>
+      </c>
+      <c r="F32" t="s">
+        <v>123</v>
+      </c>
+      <c r="G32" t="s">
+        <v>30</v>
+      </c>
+      <c r="H32" t="s">
+        <v>30</v>
+      </c>
+      <c r="I32" t="s">
+        <v>30</v>
+      </c>
+      <c r="J32" t="s">
+        <v>31</v>
+      </c>
+      <c r="K32" t="s">
+        <v>30</v>
+      </c>
+      <c r="L32" t="s">
+        <v>32</v>
+      </c>
+      <c r="M32" t="s">
+        <v>30</v>
+      </c>
+      <c r="N32" t="s">
+        <v>30</v>
+      </c>
+      <c r="O32" t="s">
+        <v>124</v>
+      </c>
+      <c r="P32" t="s">
+        <v>164</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>186</v>
+      </c>
+      <c r="R32" t="s">
+        <v>186</v>
+      </c>
+      <c r="S32" t="s">
+        <v>186</v>
+      </c>
+      <c r="T32" t="s">
+        <v>187</v>
+      </c>
+      <c r="U32" t="s">
+        <v>37</v>
+      </c>
+      <c r="V32" t="s">
+        <v>30</v>
+      </c>
+      <c r="W32" t="s">
+        <v>30</v>
+      </c>
+      <c r="X32" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="33" spans="1:24">
+      <c r="A33">
+        <v>2025</v>
+      </c>
+      <c r="B33" t="s">
+        <v>189</v>
+      </c>
+      <c r="C33" t="s">
+        <v>122</v>
+      </c>
+      <c r="D33" t="s">
+        <v>97</v>
+      </c>
+      <c r="E33" t="s">
+        <v>107</v>
+      </c>
+      <c r="F33" t="s">
+        <v>123</v>
+      </c>
+      <c r="G33" t="s">
+        <v>30</v>
+      </c>
+      <c r="H33" t="s">
+        <v>30</v>
+      </c>
+      <c r="I33" t="s">
+        <v>30</v>
+      </c>
+      <c r="J33" t="s">
+        <v>31</v>
+      </c>
+      <c r="K33" t="s">
+        <v>30</v>
+      </c>
+      <c r="L33" t="s">
+        <v>32</v>
+      </c>
+      <c r="M33" t="s">
+        <v>30</v>
+      </c>
+      <c r="N33" t="s">
+        <v>30</v>
+      </c>
+      <c r="O33" t="s">
+        <v>129</v>
+      </c>
+      <c r="P33" t="s">
+        <v>164</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>190</v>
+      </c>
+      <c r="R33" t="s">
+        <v>190</v>
+      </c>
+      <c r="S33" t="s">
+        <v>190</v>
+      </c>
+      <c r="T33" t="s">
+        <v>191</v>
+      </c>
+      <c r="U33" t="s">
+        <v>37</v>
+      </c>
+      <c r="V33" t="s">
+        <v>30</v>
+      </c>
+      <c r="W33" t="s">
+        <v>30</v>
+      </c>
+      <c r="X33" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24">
+      <c r="A34">
+        <v>2024</v>
+      </c>
+      <c r="B34">
+        <v>202423760008</v>
+      </c>
+      <c r="C34" t="s">
+        <v>25</v>
+      </c>
+      <c r="D34" t="s">
+        <v>97</v>
+      </c>
+      <c r="E34" t="s">
+        <v>27</v>
+      </c>
+      <c r="F34" t="s">
+        <v>178</v>
+      </c>
+      <c r="G34" t="s">
+        <v>139</v>
+      </c>
+      <c r="H34" t="s">
+        <v>30</v>
+      </c>
+      <c r="I34" t="s">
+        <v>30</v>
+      </c>
+      <c r="J34" t="s">
+        <v>160</v>
+      </c>
+      <c r="K34" t="s">
+        <v>193</v>
+      </c>
+      <c r="L34" t="s">
+        <v>32</v>
+      </c>
+      <c r="M34" t="s">
+        <v>30</v>
+      </c>
+      <c r="N34" t="s">
+        <v>30</v>
+      </c>
+      <c r="O34" t="s">
+        <v>194</v>
+      </c>
+      <c r="P34" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>196</v>
+      </c>
+      <c r="R34" t="s">
+        <v>196</v>
+      </c>
+      <c r="S34" t="s">
+        <v>196</v>
+      </c>
+      <c r="T34" t="s">
+        <v>197</v>
+      </c>
+      <c r="U34" t="s">
+        <v>37</v>
+      </c>
+      <c r="V34" t="s">
+        <v>30</v>
+      </c>
+      <c r="W34" t="s">
+        <v>30</v>
+      </c>
+      <c r="X34" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24">
+      <c r="A35">
+        <v>2024</v>
+      </c>
+      <c r="B35">
+        <v>202439750005</v>
+      </c>
+      <c r="C35" t="s">
+        <v>25</v>
+      </c>
+      <c r="D35" t="s">
+        <v>97</v>
+      </c>
+      <c r="E35" t="s">
+        <v>27</v>
+      </c>
+      <c r="F35" t="s">
+        <v>199</v>
+      </c>
+      <c r="G35" t="s">
+        <v>149</v>
+      </c>
+      <c r="H35" t="s">
+        <v>30</v>
+      </c>
+      <c r="I35" t="s">
+        <v>30</v>
+      </c>
+      <c r="J35" t="s">
+        <v>160</v>
+      </c>
+      <c r="K35" t="s">
+        <v>193</v>
+      </c>
+      <c r="L35" t="s">
+        <v>32</v>
+      </c>
+      <c r="M35" t="s">
+        <v>30</v>
+      </c>
+      <c r="N35" t="s">
+        <v>30</v>
+      </c>
+      <c r="O35" t="s">
+        <v>194</v>
+      </c>
+      <c r="P35" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>71</v>
+      </c>
+      <c r="R35" t="s">
+        <v>71</v>
+      </c>
+      <c r="S35" t="s">
+        <v>71</v>
+      </c>
+      <c r="T35" t="s">
+        <v>200</v>
+      </c>
+      <c r="U35" t="s">
+        <v>37</v>
+      </c>
+      <c r="V35" t="s">
+        <v>30</v>
+      </c>
+      <c r="W35" t="s">
+        <v>30</v>
+      </c>
+      <c r="X35" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="36" spans="1:24">
+      <c r="A36">
+        <v>2024</v>
+      </c>
+      <c r="B36">
+        <v>202442010001</v>
+      </c>
+      <c r="C36" t="s">
+        <v>25</v>
+      </c>
+      <c r="D36" t="s">
+        <v>97</v>
+      </c>
+      <c r="E36" t="s">
+        <v>27</v>
+      </c>
+      <c r="F36" t="s">
+        <v>202</v>
+      </c>
+      <c r="G36" t="s">
+        <v>149</v>
+      </c>
+      <c r="H36" t="s">
+        <v>30</v>
+      </c>
+      <c r="I36" t="s">
+        <v>30</v>
+      </c>
+      <c r="J36" t="s">
+        <v>160</v>
+      </c>
+      <c r="K36" t="s">
+        <v>193</v>
+      </c>
+      <c r="L36" t="s">
+        <v>32</v>
+      </c>
+      <c r="M36" t="s">
+        <v>32</v>
+      </c>
+      <c r="N36" t="s">
+        <v>30</v>
+      </c>
+      <c r="O36" t="s">
+        <v>194</v>
+      </c>
+      <c r="P36" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>71</v>
+      </c>
+      <c r="R36" t="s">
+        <v>71</v>
+      </c>
+      <c r="S36" t="s">
+        <v>71</v>
+      </c>
+      <c r="T36" t="s">
+        <v>200</v>
+      </c>
+      <c r="U36" t="s">
+        <v>37</v>
+      </c>
+      <c r="V36" t="s">
+        <v>30</v>
+      </c>
+      <c r="W36" t="s">
+        <v>30</v>
+      </c>
+      <c r="X36" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24">
+      <c r="A37">
+        <v>2024</v>
+      </c>
+      <c r="B37">
+        <v>202442900006</v>
+      </c>
+      <c r="C37" t="s">
+        <v>25</v>
+      </c>
+      <c r="D37" t="s">
+        <v>97</v>
+      </c>
+      <c r="E37" t="s">
+        <v>27</v>
+      </c>
+      <c r="F37" t="s">
+        <v>108</v>
+      </c>
+      <c r="G37" t="s">
+        <v>52</v>
+      </c>
+      <c r="H37" t="s">
+        <v>30</v>
+      </c>
+      <c r="I37" t="s">
+        <v>30</v>
+      </c>
+      <c r="J37" t="s">
+        <v>160</v>
+      </c>
+      <c r="K37" t="s">
+        <v>193</v>
+      </c>
+      <c r="L37" t="s">
+        <v>32</v>
+      </c>
+      <c r="M37" t="s">
+        <v>32</v>
+      </c>
+      <c r="N37" t="s">
+        <v>30</v>
+      </c>
+      <c r="O37" t="s">
+        <v>194</v>
+      </c>
+      <c r="P37" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>204</v>
+      </c>
+      <c r="R37" t="s">
+        <v>204</v>
+      </c>
+      <c r="S37" t="s">
+        <v>204</v>
+      </c>
+      <c r="T37" t="s">
+        <v>205</v>
+      </c>
+      <c r="U37" t="s">
+        <v>37</v>
+      </c>
+      <c r="V37" t="s">
+        <v>30</v>
+      </c>
+      <c r="W37" t="s">
+        <v>30</v>
+      </c>
+      <c r="X37" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="38" spans="1:24">
+      <c r="A38">
+        <v>2024</v>
+      </c>
+      <c r="B38">
+        <v>202443260004</v>
+      </c>
+      <c r="C38" t="s">
+        <v>25</v>
+      </c>
+      <c r="D38" t="s">
+        <v>97</v>
+      </c>
+      <c r="E38" t="s">
+        <v>27</v>
+      </c>
+      <c r="F38" t="s">
+        <v>98</v>
+      </c>
+      <c r="G38" t="s">
+        <v>99</v>
+      </c>
+      <c r="H38" t="s">
+        <v>30</v>
+      </c>
+      <c r="I38" t="s">
+        <v>30</v>
+      </c>
+      <c r="J38" t="s">
+        <v>160</v>
+      </c>
+      <c r="K38" t="s">
+        <v>193</v>
+      </c>
+      <c r="L38" t="s">
+        <v>32</v>
+      </c>
+      <c r="M38" t="s">
+        <v>32</v>
+      </c>
+      <c r="N38" t="s">
+        <v>30</v>
+      </c>
+      <c r="O38" t="s">
+        <v>194</v>
+      </c>
+      <c r="P38" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>207</v>
+      </c>
+      <c r="R38" t="s">
+        <v>207</v>
+      </c>
+      <c r="S38" t="s">
+        <v>207</v>
+      </c>
+      <c r="T38" t="s">
+        <v>208</v>
+      </c>
+      <c r="U38" t="s">
+        <v>37</v>
+      </c>
+      <c r="V38" t="s">
+        <v>30</v>
+      </c>
+      <c r="W38" t="s">
+        <v>30</v>
+      </c>
+      <c r="X38" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="39" spans="1:24">
+      <c r="A39">
+        <v>2024</v>
+      </c>
+      <c r="B39" t="s">
+        <v>210</v>
+      </c>
+      <c r="C39" t="s">
+        <v>25</v>
+      </c>
+      <c r="D39" t="s">
         <v>26</v>
       </c>
-      <c r="J26" t="s">
-[...2 lines deleted...]
-      <c r="K26" t="s">
+      <c r="E39" t="s">
+        <v>27</v>
+      </c>
+      <c r="F39" t="s">
+        <v>211</v>
+      </c>
+      <c r="G39" t="s">
+        <v>41</v>
+      </c>
+      <c r="H39" t="s">
+        <v>30</v>
+      </c>
+      <c r="I39" t="s">
+        <v>30</v>
+      </c>
+      <c r="J39" t="s">
+        <v>31</v>
+      </c>
+      <c r="K39" t="s">
+        <v>79</v>
+      </c>
+      <c r="L39" t="s">
+        <v>32</v>
+      </c>
+      <c r="M39" t="s">
+        <v>32</v>
+      </c>
+      <c r="N39" t="s">
+        <v>30</v>
+      </c>
+      <c r="O39" t="s">
+        <v>212</v>
+      </c>
+      <c r="P39" t="s">
+        <v>213</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>114</v>
+      </c>
+      <c r="R39" t="s">
+        <v>114</v>
+      </c>
+      <c r="S39" t="s">
+        <v>114</v>
+      </c>
+      <c r="T39" t="s">
+        <v>214</v>
+      </c>
+      <c r="U39" t="s">
+        <v>37</v>
+      </c>
+      <c r="V39" t="s">
+        <v>30</v>
+      </c>
+      <c r="W39" t="s">
+        <v>30</v>
+      </c>
+      <c r="X39" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24">
+      <c r="A40">
+        <v>2024</v>
+      </c>
+      <c r="B40" t="s">
+        <v>216</v>
+      </c>
+      <c r="C40" t="s">
+        <v>25</v>
+      </c>
+      <c r="D40" t="s">
         <v>26</v>
       </c>
-      <c r="L26" t="s">
+      <c r="E40" t="s">
+        <v>27</v>
+      </c>
+      <c r="F40" t="s">
+        <v>148</v>
+      </c>
+      <c r="G40" t="s">
+        <v>149</v>
+      </c>
+      <c r="H40" t="s">
+        <v>30</v>
+      </c>
+      <c r="I40" t="s">
+        <v>30</v>
+      </c>
+      <c r="J40" t="s">
+        <v>31</v>
+      </c>
+      <c r="K40" t="s">
+        <v>79</v>
+      </c>
+      <c r="L40" t="s">
+        <v>32</v>
+      </c>
+      <c r="M40" t="s">
+        <v>32</v>
+      </c>
+      <c r="N40" t="s">
+        <v>30</v>
+      </c>
+      <c r="O40" t="s">
+        <v>217</v>
+      </c>
+      <c r="P40" t="s">
+        <v>213</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>54</v>
+      </c>
+      <c r="R40" t="s">
+        <v>54</v>
+      </c>
+      <c r="S40" t="s">
+        <v>54</v>
+      </c>
+      <c r="T40" t="s">
+        <v>218</v>
+      </c>
+      <c r="U40" t="s">
+        <v>37</v>
+      </c>
+      <c r="V40" t="s">
+        <v>30</v>
+      </c>
+      <c r="W40" t="s">
+        <v>30</v>
+      </c>
+      <c r="X40" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="41" spans="1:24">
+      <c r="A41">
+        <v>2024</v>
+      </c>
+      <c r="B41" t="s">
+        <v>220</v>
+      </c>
+      <c r="C41" t="s">
+        <v>25</v>
+      </c>
+      <c r="D41" t="s">
         <v>26</v>
       </c>
-      <c r="M26" t="s">
-[...2 lines deleted...]
-      <c r="N26" t="s">
+      <c r="E41" t="s">
+        <v>27</v>
+      </c>
+      <c r="F41" t="s">
+        <v>74</v>
+      </c>
+      <c r="G41" t="s">
+        <v>75</v>
+      </c>
+      <c r="H41" t="s">
+        <v>30</v>
+      </c>
+      <c r="I41" t="s">
+        <v>30</v>
+      </c>
+      <c r="J41" t="s">
+        <v>31</v>
+      </c>
+      <c r="K41" t="s">
+        <v>79</v>
+      </c>
+      <c r="L41" t="s">
+        <v>30</v>
+      </c>
+      <c r="M41" t="s">
+        <v>32</v>
+      </c>
+      <c r="N41" t="s">
+        <v>30</v>
+      </c>
+      <c r="O41" t="s">
+        <v>221</v>
+      </c>
+      <c r="P41" t="s">
+        <v>213</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>71</v>
+      </c>
+      <c r="R41" t="s">
+        <v>71</v>
+      </c>
+      <c r="S41" t="s">
+        <v>71</v>
+      </c>
+      <c r="T41" t="s">
+        <v>222</v>
+      </c>
+      <c r="U41" t="s">
+        <v>37</v>
+      </c>
+      <c r="V41" t="s">
+        <v>30</v>
+      </c>
+      <c r="W41" t="s">
+        <v>30</v>
+      </c>
+      <c r="X41" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="42" spans="1:24">
+      <c r="A42">
+        <v>2024</v>
+      </c>
+      <c r="B42" t="s">
+        <v>224</v>
+      </c>
+      <c r="C42" t="s">
+        <v>25</v>
+      </c>
+      <c r="D42" t="s">
+        <v>26</v>
+      </c>
+      <c r="E42" t="s">
+        <v>27</v>
+      </c>
+      <c r="F42" t="s">
+        <v>225</v>
+      </c>
+      <c r="G42" t="s">
+        <v>41</v>
+      </c>
+      <c r="H42" t="s">
+        <v>30</v>
+      </c>
+      <c r="I42" t="s">
+        <v>30</v>
+      </c>
+      <c r="J42" t="s">
+        <v>31</v>
+      </c>
+      <c r="K42" t="s">
+        <v>79</v>
+      </c>
+      <c r="L42" t="s">
+        <v>32</v>
+      </c>
+      <c r="M42" t="s">
+        <v>30</v>
+      </c>
+      <c r="N42" t="s">
+        <v>30</v>
+      </c>
+      <c r="O42" t="s">
+        <v>226</v>
+      </c>
+      <c r="P42" t="s">
+        <v>213</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>227</v>
+      </c>
+      <c r="R42" t="s">
+        <v>227</v>
+      </c>
+      <c r="S42" t="s">
+        <v>227</v>
+      </c>
+      <c r="T42" t="s">
+        <v>228</v>
+      </c>
+      <c r="U42" t="s">
+        <v>37</v>
+      </c>
+      <c r="V42" t="s">
+        <v>30</v>
+      </c>
+      <c r="W42" t="s">
+        <v>30</v>
+      </c>
+      <c r="X42" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="43" spans="1:24">
+      <c r="A43">
+        <v>2024</v>
+      </c>
+      <c r="B43" t="s">
+        <v>230</v>
+      </c>
+      <c r="C43" t="s">
+        <v>25</v>
+      </c>
+      <c r="D43" t="s">
+        <v>26</v>
+      </c>
+      <c r="E43" t="s">
+        <v>27</v>
+      </c>
+      <c r="F43" t="s">
+        <v>225</v>
+      </c>
+      <c r="G43" t="s">
+        <v>41</v>
+      </c>
+      <c r="H43" t="s">
+        <v>30</v>
+      </c>
+      <c r="I43" t="s">
+        <v>30</v>
+      </c>
+      <c r="J43" t="s">
+        <v>31</v>
+      </c>
+      <c r="K43" t="s">
+        <v>79</v>
+      </c>
+      <c r="L43" t="s">
+        <v>32</v>
+      </c>
+      <c r="M43" t="s">
+        <v>30</v>
+      </c>
+      <c r="N43" t="s">
+        <v>30</v>
+      </c>
+      <c r="O43" t="s">
+        <v>231</v>
+      </c>
+      <c r="P43" t="s">
+        <v>213</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>232</v>
+      </c>
+      <c r="R43" t="s">
+        <v>232</v>
+      </c>
+      <c r="S43" t="s">
+        <v>232</v>
+      </c>
+      <c r="T43" t="s">
+        <v>233</v>
+      </c>
+      <c r="U43" t="s">
+        <v>37</v>
+      </c>
+      <c r="V43" t="s">
+        <v>30</v>
+      </c>
+      <c r="W43" t="s">
+        <v>30</v>
+      </c>
+      <c r="X43" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="44" spans="1:24">
+      <c r="A44">
+        <v>2024</v>
+      </c>
+      <c r="B44">
+        <v>42010002</v>
+      </c>
+      <c r="C44" t="s">
+        <v>25</v>
+      </c>
+      <c r="D44" t="s">
+        <v>97</v>
+      </c>
+      <c r="E44" t="s">
+        <v>107</v>
+      </c>
+      <c r="F44" t="s">
+        <v>202</v>
+      </c>
+      <c r="G44" t="s">
+        <v>149</v>
+      </c>
+      <c r="H44" t="s">
+        <v>30</v>
+      </c>
+      <c r="I44" t="s">
+        <v>30</v>
+      </c>
+      <c r="J44" t="s">
+        <v>31</v>
+      </c>
+      <c r="K44" t="s">
+        <v>79</v>
+      </c>
+      <c r="L44" t="s">
+        <v>32</v>
+      </c>
+      <c r="M44" t="s">
+        <v>32</v>
+      </c>
+      <c r="N44" t="s">
+        <v>30</v>
+      </c>
+      <c r="O44" t="s">
+        <v>129</v>
+      </c>
+      <c r="P44" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>227</v>
+      </c>
+      <c r="R44" t="s">
+        <v>227</v>
+      </c>
+      <c r="S44" t="s">
+        <v>227</v>
+      </c>
+      <c r="T44" t="s">
+        <v>153</v>
+      </c>
+      <c r="U44" t="s">
+        <v>37</v>
+      </c>
+      <c r="V44" t="s">
+        <v>30</v>
+      </c>
+      <c r="W44" t="s">
+        <v>30</v>
+      </c>
+      <c r="X44" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="45" spans="1:24">
+      <c r="A45">
+        <v>2024</v>
+      </c>
+      <c r="B45">
+        <v>42010003</v>
+      </c>
+      <c r="C45" t="s">
+        <v>25</v>
+      </c>
+      <c r="D45" t="s">
+        <v>97</v>
+      </c>
+      <c r="E45" t="s">
+        <v>107</v>
+      </c>
+      <c r="F45" t="s">
+        <v>202</v>
+      </c>
+      <c r="G45" t="s">
+        <v>149</v>
+      </c>
+      <c r="H45" t="s">
+        <v>30</v>
+      </c>
+      <c r="I45" t="s">
+        <v>30</v>
+      </c>
+      <c r="J45" t="s">
+        <v>31</v>
+      </c>
+      <c r="K45" t="s">
+        <v>79</v>
+      </c>
+      <c r="L45" t="s">
+        <v>32</v>
+      </c>
+      <c r="M45" t="s">
+        <v>32</v>
+      </c>
+      <c r="N45" t="s">
+        <v>30</v>
+      </c>
+      <c r="O45" t="s">
+        <v>124</v>
+      </c>
+      <c r="P45" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>236</v>
+      </c>
+      <c r="R45" t="s">
+        <v>236</v>
+      </c>
+      <c r="S45" t="s">
+        <v>236</v>
+      </c>
+      <c r="T45" t="s">
+        <v>237</v>
+      </c>
+      <c r="U45" t="s">
+        <v>37</v>
+      </c>
+      <c r="V45" t="s">
+        <v>30</v>
+      </c>
+      <c r="W45" t="s">
+        <v>30</v>
+      </c>
+      <c r="X45" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="46" spans="1:24">
+      <c r="A46">
+        <v>2024</v>
+      </c>
+      <c r="B46">
+        <v>42900004</v>
+      </c>
+      <c r="C46" t="s">
+        <v>25</v>
+      </c>
+      <c r="D46" t="s">
+        <v>97</v>
+      </c>
+      <c r="E46" t="s">
+        <v>107</v>
+      </c>
+      <c r="F46" t="s">
+        <v>108</v>
+      </c>
+      <c r="G46" t="s">
+        <v>52</v>
+      </c>
+      <c r="H46" t="s">
+        <v>30</v>
+      </c>
+      <c r="I46" t="s">
+        <v>30</v>
+      </c>
+      <c r="J46" t="s">
+        <v>31</v>
+      </c>
+      <c r="K46" t="s">
+        <v>79</v>
+      </c>
+      <c r="L46" t="s">
+        <v>32</v>
+      </c>
+      <c r="M46" t="s">
+        <v>32</v>
+      </c>
+      <c r="N46" t="s">
+        <v>30</v>
+      </c>
+      <c r="O46" t="s">
+        <v>124</v>
+      </c>
+      <c r="P46" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>54</v>
+      </c>
+      <c r="R46" t="s">
+        <v>54</v>
+      </c>
+      <c r="S46" t="s">
+        <v>54</v>
+      </c>
+      <c r="T46" t="s">
+        <v>239</v>
+      </c>
+      <c r="U46" t="s">
+        <v>37</v>
+      </c>
+      <c r="V46" t="s">
+        <v>30</v>
+      </c>
+      <c r="W46" t="s">
+        <v>30</v>
+      </c>
+      <c r="X46" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="47" spans="1:24">
+      <c r="A47">
+        <v>2024</v>
+      </c>
+      <c r="B47">
+        <v>43260001</v>
+      </c>
+      <c r="C47" t="s">
+        <v>25</v>
+      </c>
+      <c r="D47" t="s">
+        <v>97</v>
+      </c>
+      <c r="E47" t="s">
+        <v>107</v>
+      </c>
+      <c r="F47" t="s">
+        <v>98</v>
+      </c>
+      <c r="G47" t="s">
+        <v>99</v>
+      </c>
+      <c r="H47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I47" t="s">
+        <v>30</v>
+      </c>
+      <c r="J47" t="s">
+        <v>31</v>
+      </c>
+      <c r="K47" t="s">
+        <v>79</v>
+      </c>
+      <c r="L47" t="s">
+        <v>32</v>
+      </c>
+      <c r="M47" t="s">
+        <v>32</v>
+      </c>
+      <c r="N47" t="s">
+        <v>30</v>
+      </c>
+      <c r="O47" t="s">
+        <v>124</v>
+      </c>
+      <c r="P47" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>241</v>
+      </c>
+      <c r="R47" t="s">
+        <v>241</v>
+      </c>
+      <c r="S47" t="s">
+        <v>241</v>
+      </c>
+      <c r="T47" t="s">
+        <v>242</v>
+      </c>
+      <c r="U47" t="s">
+        <v>37</v>
+      </c>
+      <c r="V47" t="s">
+        <v>30</v>
+      </c>
+      <c r="W47" t="s">
+        <v>30</v>
+      </c>
+      <c r="X47" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="48" spans="1:24">
+      <c r="A48">
+        <v>2024</v>
+      </c>
+      <c r="B48">
+        <v>43270001</v>
+      </c>
+      <c r="C48" t="s">
+        <v>25</v>
+      </c>
+      <c r="D48" t="s">
+        <v>97</v>
+      </c>
+      <c r="E48" t="s">
+        <v>107</v>
+      </c>
+      <c r="F48" t="s">
+        <v>244</v>
+      </c>
+      <c r="G48" t="s">
+        <v>52</v>
+      </c>
+      <c r="H48" t="s">
+        <v>30</v>
+      </c>
+      <c r="I48" t="s">
+        <v>30</v>
+      </c>
+      <c r="J48" t="s">
+        <v>31</v>
+      </c>
+      <c r="K48" t="s">
+        <v>79</v>
+      </c>
+      <c r="L48" t="s">
+        <v>32</v>
+      </c>
+      <c r="M48" t="s">
+        <v>32</v>
+      </c>
+      <c r="N48" t="s">
+        <v>30</v>
+      </c>
+      <c r="O48" t="s">
+        <v>124</v>
+      </c>
+      <c r="P48" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>77</v>
+      </c>
+      <c r="R48" t="s">
+        <v>77</v>
+      </c>
+      <c r="S48" t="s">
+        <v>77</v>
+      </c>
+      <c r="T48" t="s">
+        <v>245</v>
+      </c>
+      <c r="U48" t="s">
+        <v>37</v>
+      </c>
+      <c r="V48" t="s">
+        <v>30</v>
+      </c>
+      <c r="W48" t="s">
+        <v>30</v>
+      </c>
+      <c r="X48" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="49" spans="1:24">
+      <c r="A49">
+        <v>2024</v>
+      </c>
+      <c r="B49">
+        <v>60060003</v>
+      </c>
+      <c r="C49" t="s">
+        <v>25</v>
+      </c>
+      <c r="D49" t="s">
+        <v>97</v>
+      </c>
+      <c r="E49" t="s">
+        <v>107</v>
+      </c>
+      <c r="F49" t="s">
+        <v>123</v>
+      </c>
+      <c r="G49" t="s">
+        <v>30</v>
+      </c>
+      <c r="H49" t="s">
+        <v>30</v>
+      </c>
+      <c r="I49" t="s">
+        <v>30</v>
+      </c>
+      <c r="J49" t="s">
+        <v>31</v>
+      </c>
+      <c r="K49" t="s">
+        <v>79</v>
+      </c>
+      <c r="L49" t="s">
+        <v>32</v>
+      </c>
+      <c r="M49" t="s">
+        <v>32</v>
+      </c>
+      <c r="N49" t="s">
+        <v>30</v>
+      </c>
+      <c r="O49" t="s">
+        <v>124</v>
+      </c>
+      <c r="P49" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>247</v>
+      </c>
+      <c r="R49" t="s">
+        <v>247</v>
+      </c>
+      <c r="S49" t="s">
+        <v>247</v>
+      </c>
+      <c r="T49" t="s">
+        <v>248</v>
+      </c>
+      <c r="U49" t="s">
+        <v>37</v>
+      </c>
+      <c r="V49" t="s">
+        <v>30</v>
+      </c>
+      <c r="W49" t="s">
+        <v>30</v>
+      </c>
+      <c r="X49" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="50" spans="1:24">
+      <c r="A50">
+        <v>2024</v>
+      </c>
+      <c r="B50">
+        <v>71120007</v>
+      </c>
+      <c r="C50" t="s">
+        <v>250</v>
+      </c>
+      <c r="D50" t="s">
+        <v>97</v>
+      </c>
+      <c r="E50" t="s">
+        <v>107</v>
+      </c>
+      <c r="F50" t="s">
+        <v>251</v>
+      </c>
+      <c r="G50" t="s">
+        <v>30</v>
+      </c>
+      <c r="H50" t="s">
+        <v>30</v>
+      </c>
+      <c r="I50" t="s">
+        <v>30</v>
+      </c>
+      <c r="J50" t="s">
+        <v>31</v>
+      </c>
+      <c r="K50" t="s">
+        <v>79</v>
+      </c>
+      <c r="L50" t="s">
+        <v>32</v>
+      </c>
+      <c r="M50" t="s">
+        <v>32</v>
+      </c>
+      <c r="N50" t="s">
+        <v>30</v>
+      </c>
+      <c r="O50" t="s">
+        <v>129</v>
+      </c>
+      <c r="P50" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>141</v>
+      </c>
+      <c r="R50" t="s">
+        <v>141</v>
+      </c>
+      <c r="S50" t="s">
+        <v>141</v>
+      </c>
+      <c r="T50" t="s">
+        <v>252</v>
+      </c>
+      <c r="U50" t="s">
+        <v>37</v>
+      </c>
+      <c r="V50" t="s">
+        <v>30</v>
+      </c>
+      <c r="W50" t="s">
+        <v>30</v>
+      </c>
+      <c r="X50" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="51" spans="1:24">
+      <c r="A51">
+        <v>2024</v>
+      </c>
+      <c r="B51">
+        <v>71120007</v>
+      </c>
+      <c r="C51" t="s">
+        <v>25</v>
+      </c>
+      <c r="D51" t="s">
+        <v>97</v>
+      </c>
+      <c r="E51" t="s">
+        <v>107</v>
+      </c>
+      <c r="F51" t="s">
+        <v>251</v>
+      </c>
+      <c r="G51" t="s">
+        <v>30</v>
+      </c>
+      <c r="H51" t="s">
+        <v>30</v>
+      </c>
+      <c r="I51" t="s">
+        <v>30</v>
+      </c>
+      <c r="J51" t="s">
+        <v>31</v>
+      </c>
+      <c r="K51" t="s">
+        <v>79</v>
+      </c>
+      <c r="L51" t="s">
+        <v>32</v>
+      </c>
+      <c r="M51" t="s">
+        <v>32</v>
+      </c>
+      <c r="N51" t="s">
+        <v>30</v>
+      </c>
+      <c r="O51" t="s">
+        <v>129</v>
+      </c>
+      <c r="P51" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>35</v>
+      </c>
+      <c r="R51" t="s">
+        <v>35</v>
+      </c>
+      <c r="S51" t="s">
+        <v>35</v>
+      </c>
+      <c r="T51" t="s">
+        <v>254</v>
+      </c>
+      <c r="U51" t="s">
+        <v>37</v>
+      </c>
+      <c r="V51" t="s">
+        <v>30</v>
+      </c>
+      <c r="W51" t="s">
+        <v>30</v>
+      </c>
+      <c r="X51" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="52" spans="1:24">
+      <c r="A52">
+        <v>2023</v>
+      </c>
+      <c r="B52" t="s">
+        <v>256</v>
+      </c>
+      <c r="C52" t="s">
+        <v>25</v>
+      </c>
+      <c r="D52" t="s">
+        <v>26</v>
+      </c>
+      <c r="E52" t="s">
+        <v>27</v>
+      </c>
+      <c r="F52" t="s">
+        <v>257</v>
+      </c>
+      <c r="G52" t="s">
+        <v>258</v>
+      </c>
+      <c r="H52" t="s">
+        <v>30</v>
+      </c>
+      <c r="I52" t="s">
+        <v>30</v>
+      </c>
+      <c r="J52" t="s">
+        <v>31</v>
+      </c>
+      <c r="K52" t="s">
+        <v>79</v>
+      </c>
+      <c r="L52" t="s">
+        <v>32</v>
+      </c>
+      <c r="M52" t="s">
+        <v>32</v>
+      </c>
+      <c r="N52" t="s">
+        <v>30</v>
+      </c>
+      <c r="O52" t="s">
+        <v>259</v>
+      </c>
+      <c r="P52" t="s">
+        <v>260</v>
+      </c>
+      <c r="Q52" t="s">
+        <v>35</v>
+      </c>
+      <c r="R52" t="s">
+        <v>35</v>
+      </c>
+      <c r="S52" t="s">
+        <v>35</v>
+      </c>
+      <c r="T52" t="s">
+        <v>261</v>
+      </c>
+      <c r="U52" t="s">
+        <v>37</v>
+      </c>
+      <c r="V52" t="s">
+        <v>30</v>
+      </c>
+      <c r="W52" t="s">
+        <v>30</v>
+      </c>
+      <c r="X52" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="53" spans="1:24">
+      <c r="A53">
+        <v>2023</v>
+      </c>
+      <c r="B53" t="s">
+        <v>263</v>
+      </c>
+      <c r="C53" t="s">
+        <v>25</v>
+      </c>
+      <c r="D53" t="s">
+        <v>26</v>
+      </c>
+      <c r="E53" t="s">
+        <v>27</v>
+      </c>
+      <c r="F53" t="s">
+        <v>257</v>
+      </c>
+      <c r="G53" t="s">
+        <v>258</v>
+      </c>
+      <c r="H53" t="s">
+        <v>30</v>
+      </c>
+      <c r="I53" t="s">
+        <v>30</v>
+      </c>
+      <c r="J53" t="s">
+        <v>31</v>
+      </c>
+      <c r="K53" t="s">
+        <v>79</v>
+      </c>
+      <c r="L53" t="s">
+        <v>30</v>
+      </c>
+      <c r="M53" t="s">
+        <v>32</v>
+      </c>
+      <c r="N53" t="s">
+        <v>30</v>
+      </c>
+      <c r="O53" t="s">
+        <v>264</v>
+      </c>
+      <c r="P53" t="s">
+        <v>260</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>35</v>
+      </c>
+      <c r="R53" t="s">
+        <v>35</v>
+      </c>
+      <c r="S53" t="s">
+        <v>35</v>
+      </c>
+      <c r="T53" t="s">
+        <v>261</v>
+      </c>
+      <c r="U53" t="s">
+        <v>37</v>
+      </c>
+      <c r="V53" t="s">
+        <v>30</v>
+      </c>
+      <c r="W53" t="s">
+        <v>30</v>
+      </c>
+      <c r="X53" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="54" spans="1:24">
+      <c r="A54">
+        <v>2023</v>
+      </c>
+      <c r="B54" t="s">
+        <v>266</v>
+      </c>
+      <c r="C54" t="s">
+        <v>25</v>
+      </c>
+      <c r="D54" t="s">
+        <v>26</v>
+      </c>
+      <c r="E54" t="s">
+        <v>27</v>
+      </c>
+      <c r="F54" t="s">
+        <v>257</v>
+      </c>
+      <c r="G54" t="s">
+        <v>258</v>
+      </c>
+      <c r="H54" t="s">
+        <v>30</v>
+      </c>
+      <c r="I54" t="s">
+        <v>30</v>
+      </c>
+      <c r="J54" t="s">
+        <v>31</v>
+      </c>
+      <c r="K54" t="s">
+        <v>79</v>
+      </c>
+      <c r="L54" t="s">
+        <v>32</v>
+      </c>
+      <c r="M54" t="s">
+        <v>30</v>
+      </c>
+      <c r="N54" t="s">
+        <v>30</v>
+      </c>
+      <c r="O54" t="s">
+        <v>267</v>
+      </c>
+      <c r="P54" t="s">
+        <v>260</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>268</v>
+      </c>
+      <c r="R54" t="s">
+        <v>268</v>
+      </c>
+      <c r="S54" t="s">
+        <v>268</v>
+      </c>
+      <c r="T54" t="s">
+        <v>269</v>
+      </c>
+      <c r="U54" t="s">
+        <v>37</v>
+      </c>
+      <c r="V54" t="s">
+        <v>30</v>
+      </c>
+      <c r="W54" t="s">
+        <v>30</v>
+      </c>
+      <c r="X54" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="55" spans="1:24">
+      <c r="A55">
+        <v>2023</v>
+      </c>
+      <c r="B55" t="s">
+        <v>271</v>
+      </c>
+      <c r="C55" t="s">
+        <v>25</v>
+      </c>
+      <c r="D55" t="s">
+        <v>26</v>
+      </c>
+      <c r="E55" t="s">
+        <v>27</v>
+      </c>
+      <c r="F55" t="s">
+        <v>257</v>
+      </c>
+      <c r="G55" t="s">
+        <v>258</v>
+      </c>
+      <c r="H55" t="s">
+        <v>30</v>
+      </c>
+      <c r="I55" t="s">
+        <v>30</v>
+      </c>
+      <c r="J55" t="s">
+        <v>31</v>
+      </c>
+      <c r="K55" t="s">
+        <v>79</v>
+      </c>
+      <c r="L55" t="s">
+        <v>32</v>
+      </c>
+      <c r="M55" t="s">
+        <v>30</v>
+      </c>
+      <c r="N55" t="s">
+        <v>30</v>
+      </c>
+      <c r="O55" t="s">
+        <v>272</v>
+      </c>
+      <c r="P55" t="s">
+        <v>260</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>95</v>
+      </c>
+      <c r="R55" t="s">
+        <v>95</v>
+      </c>
+      <c r="S55" t="s">
+        <v>95</v>
+      </c>
+      <c r="T55" t="s">
+        <v>273</v>
+      </c>
+      <c r="U55" t="s">
+        <v>37</v>
+      </c>
+      <c r="V55" t="s">
+        <v>30</v>
+      </c>
+      <c r="W55" t="s">
+        <v>30</v>
+      </c>
+      <c r="X55" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="56" spans="1:24">
+      <c r="A56">
+        <v>2023</v>
+      </c>
+      <c r="B56" t="s">
+        <v>275</v>
+      </c>
+      <c r="C56" t="s">
+        <v>25</v>
+      </c>
+      <c r="D56" t="s">
+        <v>26</v>
+      </c>
+      <c r="E56" t="s">
+        <v>27</v>
+      </c>
+      <c r="F56" t="s">
+        <v>276</v>
+      </c>
+      <c r="G56" t="s">
+        <v>277</v>
+      </c>
+      <c r="H56" t="s">
+        <v>30</v>
+      </c>
+      <c r="I56" t="s">
+        <v>30</v>
+      </c>
+      <c r="J56" t="s">
+        <v>31</v>
+      </c>
+      <c r="K56" t="s">
+        <v>79</v>
+      </c>
+      <c r="L56" t="s">
+        <v>32</v>
+      </c>
+      <c r="M56" t="s">
+        <v>32</v>
+      </c>
+      <c r="N56" t="s">
+        <v>30</v>
+      </c>
+      <c r="O56" t="s">
+        <v>278</v>
+      </c>
+      <c r="P56" t="s">
+        <v>260</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>71</v>
+      </c>
+      <c r="R56" t="s">
+        <v>71</v>
+      </c>
+      <c r="S56" t="s">
+        <v>71</v>
+      </c>
+      <c r="T56" t="s">
+        <v>279</v>
+      </c>
+      <c r="U56" t="s">
+        <v>37</v>
+      </c>
+      <c r="V56" t="s">
+        <v>30</v>
+      </c>
+      <c r="W56" t="s">
+        <v>30</v>
+      </c>
+      <c r="X56" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="57" spans="1:24">
+      <c r="A57">
+        <v>2023</v>
+      </c>
+      <c r="B57" t="s">
+        <v>281</v>
+      </c>
+      <c r="C57" t="s">
+        <v>25</v>
+      </c>
+      <c r="D57" t="s">
+        <v>26</v>
+      </c>
+      <c r="E57" t="s">
+        <v>27</v>
+      </c>
+      <c r="F57" t="s">
+        <v>51</v>
+      </c>
+      <c r="G57" t="s">
+        <v>52</v>
+      </c>
+      <c r="H57" t="s">
+        <v>30</v>
+      </c>
+      <c r="I57" t="s">
+        <v>30</v>
+      </c>
+      <c r="J57" t="s">
+        <v>31</v>
+      </c>
+      <c r="K57" t="s">
+        <v>79</v>
+      </c>
+      <c r="L57" t="s">
+        <v>32</v>
+      </c>
+      <c r="M57" t="s">
+        <v>32</v>
+      </c>
+      <c r="N57" t="s">
+        <v>30</v>
+      </c>
+      <c r="O57" t="s">
+        <v>282</v>
+      </c>
+      <c r="P57" t="s">
+        <v>260</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>54</v>
+      </c>
+      <c r="R57" t="s">
+        <v>54</v>
+      </c>
+      <c r="S57" t="s">
+        <v>54</v>
+      </c>
+      <c r="T57" t="s">
+        <v>283</v>
+      </c>
+      <c r="U57" t="s">
+        <v>37</v>
+      </c>
+      <c r="V57" t="s">
+        <v>30</v>
+      </c>
+      <c r="W57" t="s">
+        <v>30</v>
+      </c>
+      <c r="X57" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="58" spans="1:24">
+      <c r="A58">
+        <v>2023</v>
+      </c>
+      <c r="B58">
+        <v>23760001</v>
+      </c>
+      <c r="C58" t="s">
+        <v>25</v>
+      </c>
+      <c r="D58" t="s">
+        <v>97</v>
+      </c>
+      <c r="E58" t="s">
+        <v>107</v>
+      </c>
+      <c r="F58" t="s">
+        <v>178</v>
+      </c>
+      <c r="G58" t="s">
         <v>139</v>
       </c>
-      <c r="O26" t="s">
+      <c r="H58" t="s">
+        <v>30</v>
+      </c>
+      <c r="I58" t="s">
+        <v>30</v>
+      </c>
+      <c r="J58" t="s">
+        <v>31</v>
+      </c>
+      <c r="K58" t="s">
+        <v>79</v>
+      </c>
+      <c r="L58" t="s">
+        <v>32</v>
+      </c>
+      <c r="M58" t="s">
+        <v>32</v>
+      </c>
+      <c r="N58" t="s">
+        <v>30</v>
+      </c>
+      <c r="O58" t="s">
+        <v>124</v>
+      </c>
+      <c r="P58" t="s">
+        <v>279</v>
+      </c>
+      <c r="Q58" t="s">
+        <v>285</v>
+      </c>
+      <c r="R58" t="s">
+        <v>285</v>
+      </c>
+      <c r="S58" t="s">
+        <v>285</v>
+      </c>
+      <c r="T58" t="s">
+        <v>286</v>
+      </c>
+      <c r="U58" t="s">
+        <v>37</v>
+      </c>
+      <c r="V58" t="s">
+        <v>30</v>
+      </c>
+      <c r="W58" t="s">
+        <v>30</v>
+      </c>
+      <c r="X58" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="59" spans="1:24">
+      <c r="A59">
+        <v>2023</v>
+      </c>
+      <c r="B59">
+        <v>23760001</v>
+      </c>
+      <c r="C59" t="s">
+        <v>25</v>
+      </c>
+      <c r="D59" t="s">
+        <v>97</v>
+      </c>
+      <c r="E59" t="s">
+        <v>107</v>
+      </c>
+      <c r="F59" t="s">
+        <v>178</v>
+      </c>
+      <c r="G59" t="s">
         <v>139</v>
       </c>
-      <c r="P26" t="s">
+      <c r="H59" t="s">
+        <v>30</v>
+      </c>
+      <c r="I59" t="s">
+        <v>30</v>
+      </c>
+      <c r="J59" t="s">
+        <v>31</v>
+      </c>
+      <c r="K59" t="s">
+        <v>30</v>
+      </c>
+      <c r="L59" t="s">
+        <v>32</v>
+      </c>
+      <c r="M59" t="s">
+        <v>32</v>
+      </c>
+      <c r="N59" t="s">
+        <v>30</v>
+      </c>
+      <c r="O59" t="s">
+        <v>124</v>
+      </c>
+      <c r="P59" t="s">
+        <v>279</v>
+      </c>
+      <c r="Q59" t="s">
+        <v>288</v>
+      </c>
+      <c r="R59" t="s">
+        <v>288</v>
+      </c>
+      <c r="S59" t="s">
+        <v>288</v>
+      </c>
+      <c r="T59" t="s">
+        <v>289</v>
+      </c>
+      <c r="U59" t="s">
+        <v>37</v>
+      </c>
+      <c r="V59" t="s">
+        <v>30</v>
+      </c>
+      <c r="W59" t="s">
+        <v>30</v>
+      </c>
+      <c r="X59" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="60" spans="1:24">
+      <c r="A60">
+        <v>2023</v>
+      </c>
+      <c r="B60">
+        <v>23760003</v>
+      </c>
+      <c r="C60" t="s">
+        <v>25</v>
+      </c>
+      <c r="D60" t="s">
+        <v>97</v>
+      </c>
+      <c r="E60" t="s">
+        <v>107</v>
+      </c>
+      <c r="F60" t="s">
+        <v>178</v>
+      </c>
+      <c r="G60" t="s">
         <v>139</v>
       </c>
-      <c r="Q26" t="s">
-[...2 lines deleted...]
-      <c r="R26" t="s">
+      <c r="H60" t="s">
+        <v>30</v>
+      </c>
+      <c r="I60" t="s">
+        <v>30</v>
+      </c>
+      <c r="J60" t="s">
         <v>31</v>
       </c>
-      <c r="S26" t="s">
-[...9 lines deleted...]
-        <v>140</v>
+      <c r="K60" t="s">
+        <v>79</v>
+      </c>
+      <c r="L60" t="s">
+        <v>32</v>
+      </c>
+      <c r="M60" t="s">
+        <v>32</v>
+      </c>
+      <c r="N60" t="s">
+        <v>30</v>
+      </c>
+      <c r="O60" t="s">
+        <v>129</v>
+      </c>
+      <c r="P60" t="s">
+        <v>279</v>
+      </c>
+      <c r="Q60" t="s">
+        <v>291</v>
+      </c>
+      <c r="R60" t="s">
+        <v>291</v>
+      </c>
+      <c r="S60" t="s">
+        <v>291</v>
+      </c>
+      <c r="T60" t="s">
+        <v>292</v>
+      </c>
+      <c r="U60" t="s">
+        <v>37</v>
+      </c>
+      <c r="V60" t="s">
+        <v>30</v>
+      </c>
+      <c r="W60" t="s">
+        <v>30</v>
+      </c>
+      <c r="X60" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="61" spans="1:24">
+      <c r="A61">
+        <v>2023</v>
+      </c>
+      <c r="B61">
+        <v>25470004</v>
+      </c>
+      <c r="C61" t="s">
+        <v>25</v>
+      </c>
+      <c r="D61" t="s">
+        <v>97</v>
+      </c>
+      <c r="E61" t="s">
+        <v>107</v>
+      </c>
+      <c r="F61" t="s">
+        <v>294</v>
+      </c>
+      <c r="G61" t="s">
+        <v>41</v>
+      </c>
+      <c r="H61" t="s">
+        <v>30</v>
+      </c>
+      <c r="I61" t="s">
+        <v>30</v>
+      </c>
+      <c r="J61" t="s">
+        <v>31</v>
+      </c>
+      <c r="K61" t="s">
+        <v>79</v>
+      </c>
+      <c r="L61" t="s">
+        <v>32</v>
+      </c>
+      <c r="M61" t="s">
+        <v>32</v>
+      </c>
+      <c r="N61" t="s">
+        <v>30</v>
+      </c>
+      <c r="O61" t="s">
+        <v>129</v>
+      </c>
+      <c r="P61" t="s">
+        <v>279</v>
+      </c>
+      <c r="Q61" t="s">
+        <v>195</v>
+      </c>
+      <c r="R61" t="s">
+        <v>195</v>
+      </c>
+      <c r="S61" t="s">
+        <v>195</v>
+      </c>
+      <c r="T61" t="s">
+        <v>252</v>
+      </c>
+      <c r="U61" t="s">
+        <v>37</v>
+      </c>
+      <c r="V61" t="s">
+        <v>30</v>
+      </c>
+      <c r="W61" t="s">
+        <v>30</v>
+      </c>
+      <c r="X61" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="62" spans="1:24">
+      <c r="A62">
+        <v>2023</v>
+      </c>
+      <c r="B62">
+        <v>39750002</v>
+      </c>
+      <c r="C62" t="s">
+        <v>25</v>
+      </c>
+      <c r="D62" t="s">
+        <v>97</v>
+      </c>
+      <c r="E62" t="s">
+        <v>107</v>
+      </c>
+      <c r="F62" t="s">
+        <v>199</v>
+      </c>
+      <c r="G62" t="s">
+        <v>149</v>
+      </c>
+      <c r="H62" t="s">
+        <v>30</v>
+      </c>
+      <c r="I62" t="s">
+        <v>30</v>
+      </c>
+      <c r="J62" t="s">
+        <v>31</v>
+      </c>
+      <c r="K62" t="s">
+        <v>79</v>
+      </c>
+      <c r="L62" t="s">
+        <v>32</v>
+      </c>
+      <c r="M62" t="s">
+        <v>32</v>
+      </c>
+      <c r="N62" t="s">
+        <v>30</v>
+      </c>
+      <c r="O62" t="s">
+        <v>296</v>
+      </c>
+      <c r="P62" t="s">
+        <v>279</v>
+      </c>
+      <c r="Q62" t="s">
+        <v>297</v>
+      </c>
+      <c r="R62" t="s">
+        <v>297</v>
+      </c>
+      <c r="S62" t="s">
+        <v>297</v>
+      </c>
+      <c r="T62" t="s">
+        <v>298</v>
+      </c>
+      <c r="U62" t="s">
+        <v>37</v>
+      </c>
+      <c r="V62" t="s">
+        <v>30</v>
+      </c>
+      <c r="W62" t="s">
+        <v>30</v>
+      </c>
+      <c r="X62" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="63" spans="1:24">
+      <c r="A63">
+        <v>2023</v>
+      </c>
+      <c r="B63">
+        <v>40610002</v>
+      </c>
+      <c r="C63" t="s">
+        <v>25</v>
+      </c>
+      <c r="D63" t="s">
+        <v>97</v>
+      </c>
+      <c r="E63" t="s">
+        <v>107</v>
+      </c>
+      <c r="F63" t="s">
+        <v>300</v>
+      </c>
+      <c r="G63" t="s">
+        <v>75</v>
+      </c>
+      <c r="H63" t="s">
+        <v>30</v>
+      </c>
+      <c r="I63" t="s">
+        <v>30</v>
+      </c>
+      <c r="J63" t="s">
+        <v>31</v>
+      </c>
+      <c r="K63" t="s">
+        <v>79</v>
+      </c>
+      <c r="L63" t="s">
+        <v>32</v>
+      </c>
+      <c r="M63" t="s">
+        <v>32</v>
+      </c>
+      <c r="N63" t="s">
+        <v>30</v>
+      </c>
+      <c r="O63" t="s">
+        <v>124</v>
+      </c>
+      <c r="P63" t="s">
+        <v>279</v>
+      </c>
+      <c r="Q63" t="s">
+        <v>301</v>
+      </c>
+      <c r="R63" t="s">
+        <v>301</v>
+      </c>
+      <c r="S63" t="s">
+        <v>301</v>
+      </c>
+      <c r="T63" t="s">
+        <v>302</v>
+      </c>
+      <c r="U63" t="s">
+        <v>37</v>
+      </c>
+      <c r="V63" t="s">
+        <v>30</v>
+      </c>
+      <c r="W63" t="s">
+        <v>30</v>
+      </c>
+      <c r="X63" t="s">
+        <v>303</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">