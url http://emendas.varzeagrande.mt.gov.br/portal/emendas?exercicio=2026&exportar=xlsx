--- v0 (2026-05-21)
+++ v1 (2026-07-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Exercício</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>Partido</t>
   </si>
   <si>
     <t>Ato Normativo</t>
   </si>
   <si>
     <t>Nº Ato Normativo</t>
   </si>
   <si>
     <t>Órgão Executor</t>
   </si>
   <si>
@@ -221,90 +221,120 @@
   <si>
     <t>Repasse Financeiro Aquisicao de Medicamentos e Servicos Medicos</t>
   </si>
   <si>
     <t>167.043,00</t>
   </si>
   <si>
     <t>19/05/2026 18:56</t>
   </si>
   <si>
     <t>177/2025</t>
   </si>
   <si>
     <t>Fabio Tardin - Fabinho</t>
   </si>
   <si>
     <t>PODEMOS</t>
   </si>
   <si>
     <t>300.000,00</t>
   </si>
   <si>
     <t>19/05/2026 18:57</t>
   </si>
   <si>
+    <t>Coronel Assis</t>
+  </si>
+  <si>
+    <t>PL -MT</t>
+  </si>
+  <si>
+    <t>Secretaria Municipal de Assistência Social</t>
+  </si>
+  <si>
+    <t>Assistência Social</t>
+  </si>
+  <si>
+    <t>Estruturação rede de serviços do sistema único da Assistência social -SUAS</t>
+  </si>
+  <si>
+    <t>200.000,00</t>
+  </si>
+  <si>
+    <t>26/06/2026 19:45</t>
+  </si>
+  <si>
     <t>4200008/2025</t>
   </si>
   <si>
     <t>ABILIO BRUNINI</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>19/05/2026 18:58</t>
   </si>
   <si>
     <t>42900009/2025</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>1.500.000,00</t>
   </si>
   <si>
     <t>19/05/2026 19:00</t>
   </si>
   <si>
     <t>43260010/2025</t>
   </si>
   <si>
-    <t>Coronel Assis</t>
-[...4 lines deleted...]
-  <si>
     <t>Repasse Financeiro Aquisicao de equipamentos</t>
   </si>
   <si>
     <t>1.935.179,00</t>
   </si>
   <si>
     <t>19/05/2026 19:12</t>
+  </si>
+  <si>
+    <t>De Comissão</t>
+  </si>
+  <si>
+    <t>COMISSÃO DE ASSUNTOS SOCIAIS - CAS</t>
+  </si>
+  <si>
+    <t>INCREMENTO MAC</t>
+  </si>
+  <si>
+    <t>1.770.779,00</t>
+  </si>
+  <si>
+    <t>26/06/2026 19:40</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -626,71 +656,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V12"/>
+  <dimension ref="A1:V14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:V1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="20.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="29.279" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="88.407" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="30.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -1274,248 +1304,384 @@
         <v>67</v>
       </c>
       <c r="Q9" t="s">
         <v>67</v>
       </c>
       <c r="R9" t="s">
         <v>31</v>
       </c>
       <c r="S9" t="s">
         <v>32</v>
       </c>
       <c r="T9" t="s">
         <v>26</v>
       </c>
       <c r="U9" t="s">
         <v>26</v>
       </c>
       <c r="V9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="10" spans="1:22">
       <c r="A10">
         <v>2026</v>
       </c>
-      <c r="B10" t="s">
-        <v>69</v>
+      <c r="B10">
+        <v>202643260005</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10" t="s">
+        <v>69</v>
+      </c>
+      <c r="E10" t="s">
         <v>70</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G10" t="s">
+        <v>26</v>
+      </c>
+      <c r="H10" t="s">
         <v>71</v>
       </c>
-      <c r="G10">
-[...4 lines deleted...]
-      </c>
       <c r="I10" t="s">
-        <v>26</v>
+        <v>72</v>
       </c>
       <c r="J10" t="s">
         <v>28</v>
       </c>
       <c r="K10" t="s">
         <v>26</v>
       </c>
       <c r="L10" t="s">
         <v>26</v>
       </c>
       <c r="M10" t="s">
-        <v>29</v>
+        <v>73</v>
       </c>
       <c r="N10" t="s">
-        <v>45</v>
+        <v>74</v>
       </c>
       <c r="O10" t="s">
-        <v>45</v>
+        <v>74</v>
       </c>
       <c r="P10" t="s">
-        <v>45</v>
+        <v>74</v>
       </c>
       <c r="Q10" t="s">
-        <v>45</v>
+        <v>74</v>
       </c>
       <c r="R10" t="s">
         <v>31</v>
       </c>
       <c r="S10" t="s">
         <v>32</v>
       </c>
       <c r="T10" t="s">
         <v>26</v>
       </c>
       <c r="U10" t="s">
         <v>26</v>
       </c>
       <c r="V10" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
     </row>
     <row r="11" spans="1:22">
       <c r="A11">
         <v>2026</v>
       </c>
       <c r="B11" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="E11" t="s">
         <v>36</v>
       </c>
       <c r="F11" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>78</v>
+      </c>
+      <c r="G11">
+        <v>7412</v>
       </c>
       <c r="H11" t="s">
         <v>27</v>
       </c>
       <c r="I11" t="s">
         <v>26</v>
       </c>
       <c r="J11" t="s">
         <v>28</v>
       </c>
       <c r="K11" t="s">
         <v>26</v>
       </c>
       <c r="L11" t="s">
         <v>26</v>
       </c>
       <c r="M11" t="s">
         <v>29</v>
       </c>
       <c r="N11" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="O11" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="P11" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="Q11" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="R11" t="s">
         <v>31</v>
       </c>
       <c r="S11" t="s">
         <v>32</v>
       </c>
-      <c r="T11">
-        <v>36000654553202500</v>
+      <c r="T11" t="s">
+        <v>26</v>
       </c>
       <c r="U11" t="s">
         <v>26</v>
       </c>
       <c r="V11" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
     </row>
     <row r="12" spans="1:22">
       <c r="A12">
         <v>2026</v>
       </c>
       <c r="B12" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C12" t="s">
         <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E12" t="s">
-        <v>79</v>
+        <v>36</v>
       </c>
       <c r="F12" t="s">
-        <v>26</v>
+        <v>81</v>
       </c>
       <c r="G12" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="H12" t="s">
         <v>27</v>
       </c>
       <c r="I12" t="s">
         <v>26</v>
       </c>
       <c r="J12" t="s">
         <v>28</v>
       </c>
       <c r="K12" t="s">
         <v>26</v>
       </c>
       <c r="L12" t="s">
         <v>26</v>
       </c>
       <c r="M12" t="s">
-        <v>80</v>
+        <v>29</v>
       </c>
       <c r="N12" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O12" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P12" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="Q12" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="R12" t="s">
         <v>31</v>
       </c>
       <c r="S12" t="s">
         <v>32</v>
       </c>
-      <c r="T12" t="s">
-        <v>26</v>
+      <c r="T12">
+        <v>36000654553202500</v>
       </c>
       <c r="U12" t="s">
         <v>26</v>
       </c>
       <c r="V12" t="s">
-        <v>82</v>
+        <v>83</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22">
+      <c r="A13">
+        <v>2026</v>
+      </c>
+      <c r="B13" t="s">
+        <v>84</v>
+      </c>
+      <c r="C13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D13" t="s">
+        <v>69</v>
+      </c>
+      <c r="E13" t="s">
+        <v>70</v>
+      </c>
+      <c r="F13" t="s">
+        <v>26</v>
+      </c>
+      <c r="G13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H13" t="s">
+        <v>27</v>
+      </c>
+      <c r="I13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K13" t="s">
+        <v>26</v>
+      </c>
+      <c r="L13" t="s">
+        <v>26</v>
+      </c>
+      <c r="M13" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" t="s">
+        <v>86</v>
+      </c>
+      <c r="P13" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>86</v>
+      </c>
+      <c r="R13" t="s">
+        <v>31</v>
+      </c>
+      <c r="S13" t="s">
+        <v>32</v>
+      </c>
+      <c r="T13" t="s">
+        <v>26</v>
+      </c>
+      <c r="U13" t="s">
+        <v>26</v>
+      </c>
+      <c r="V13" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22">
+      <c r="A14">
+        <v>2026</v>
+      </c>
+      <c r="B14">
+        <v>60060002</v>
+      </c>
+      <c r="C14" t="s">
+        <v>88</v>
+      </c>
+      <c r="D14" t="s">
+        <v>89</v>
+      </c>
+      <c r="E14" t="s">
+        <v>26</v>
+      </c>
+      <c r="F14" t="s">
+        <v>26</v>
+      </c>
+      <c r="G14" t="s">
+        <v>26</v>
+      </c>
+      <c r="H14" t="s">
+        <v>27</v>
+      </c>
+      <c r="I14" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K14" t="s">
+        <v>26</v>
+      </c>
+      <c r="L14" t="s">
+        <v>26</v>
+      </c>
+      <c r="M14" t="s">
+        <v>90</v>
+      </c>
+      <c r="N14" t="s">
+        <v>91</v>
+      </c>
+      <c r="O14" t="s">
+        <v>91</v>
+      </c>
+      <c r="P14" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>91</v>
+      </c>
+      <c r="R14" t="s">
+        <v>31</v>
+      </c>
+      <c r="S14" t="s">
+        <v>32</v>
+      </c>
+      <c r="T14" t="s">
+        <v>26</v>
+      </c>
+      <c r="U14" t="s">
+        <v>26</v>
+      </c>
+      <c r="V14" t="s">
+        <v>92</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">