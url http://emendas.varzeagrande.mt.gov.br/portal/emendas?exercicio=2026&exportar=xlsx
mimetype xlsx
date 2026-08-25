--- v1 (2026-07-07)
+++ v2 (2026-08-25)
@@ -12,61 +12,67 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>Exercício</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
+    <t>Esfera</t>
+  </si>
+  <si>
+    <t>Forma de Repasse</t>
+  </si>
+  <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>Partido</t>
   </si>
   <si>
     <t>Ato Normativo</t>
   </si>
   <si>
     <t>Nº Ato Normativo</t>
   </si>
   <si>
     <t>Órgão Executor</t>
   </si>
   <si>
     <t>Unidade Gestora</t>
   </si>
   <si>
     <t>Localidade Beneficiada</t>
   </si>
   <si>
     <t>Beneficiário Final</t>
   </si>
   <si>
     <t>Objeto da Despesa</t>
@@ -80,261 +86,388 @@
   <si>
     <t>Valor Empenhado (R$)</t>
   </si>
   <si>
     <t>Valor Liquidado (R$)</t>
   </si>
   <si>
     <t>Valor Pago (R$)</t>
   </si>
   <si>
     <t>Saldo a Executar (R$)</t>
   </si>
   <si>
     <t>Status Execução</t>
   </si>
   <si>
     <t>Nº Processo</t>
   </si>
   <si>
     <t>Instrumento Jurídico</t>
   </si>
   <si>
     <t>Data Última Atualização</t>
   </si>
   <si>
+    <t>025/2026</t>
+  </si>
+  <si>
+    <t>Individual</t>
+  </si>
+  <si>
+    <t>Estadual</t>
+  </si>
+  <si>
+    <t>Transferência Especial</t>
+  </si>
+  <si>
+    <t>Paulo Araújo</t>
+  </si>
+  <si>
+    <t>Republicanos</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Secretaria da Saúde</t>
+  </si>
+  <si>
+    <t>Várzea Grande -MT</t>
+  </si>
+  <si>
+    <t>Repasse financeiro para Custeio na Saúde</t>
+  </si>
+  <si>
+    <t>250.000,00</t>
+  </si>
+  <si>
+    <t>500.000,00</t>
+  </si>
+  <si>
+    <t>-250.000,00</t>
+  </si>
+  <si>
+    <t>Concluída</t>
+  </si>
+  <si>
+    <t>18/08/2026 20:53</t>
+  </si>
+  <si>
     <t>033/2025</t>
   </si>
   <si>
-    <t>Individual</t>
-[...1 lines deleted...]
-  <si>
     <t>Dr. João</t>
   </si>
   <si>
     <t>MDB</t>
   </si>
   <si>
-    <t>-</t>
-[...7 lines deleted...]
-  <si>
     <t>Repasse Financeiro para Custeio na Saude</t>
   </si>
   <si>
     <t>232.000,00</t>
   </si>
   <si>
-    <t>0,00</t>
-[...5 lines deleted...]
-    <t>18/05/2026 13:02</t>
+    <t>18.000,00</t>
+  </si>
+  <si>
+    <t>18/08/2026 21:16</t>
+  </si>
+  <si>
+    <t>037/2026</t>
+  </si>
+  <si>
+    <t>Diego Guimarães</t>
+  </si>
+  <si>
+    <t>Incremento de Custeio</t>
+  </si>
+  <si>
+    <t>18/08/2026 21:22</t>
   </si>
   <si>
     <t>068/2025</t>
   </si>
   <si>
     <t>Faissal Jorge Calil Filho</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Repasse Financeiro para Custeio</t>
   </si>
   <si>
     <t>400.000,00</t>
   </si>
   <si>
-    <t>18/05/2026 13:04</t>
+    <t>-150.000,00</t>
+  </si>
+  <si>
+    <t>18/08/2026 21:26</t>
   </si>
   <si>
     <t>108/2025</t>
   </si>
   <si>
-    <t>Paulo Araújo</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>Repasse Financeiro para incremento de custeio de saude</t>
   </si>
   <si>
-    <t>500.000,00</t>
-[...2 lines deleted...]
-    <t>18/05/2026 14:03</t>
+    <t>115/2026</t>
+  </si>
+  <si>
+    <t>Valmir Moretto</t>
+  </si>
+  <si>
+    <t>Incremento de Custeio para Upa do Ipase</t>
+  </si>
+  <si>
+    <t>18/08/2026 21:27</t>
   </si>
   <si>
     <t>119/2025</t>
   </si>
   <si>
     <t>Elizeu Nascimento</t>
   </si>
   <si>
     <t>Novo</t>
   </si>
   <si>
     <t>Repasse Financeiro Aquisicao de equipamentos Saude Bucal</t>
   </si>
   <si>
     <t>950.000,00</t>
   </si>
   <si>
-    <t>18/05/2026 14:48</t>
+    <t>-700.000,00</t>
+  </si>
+  <si>
+    <t>18/08/2026 21:28</t>
   </si>
   <si>
     <t>1.000.000,00</t>
   </si>
   <si>
-    <t>18/05/2026 14:52</t>
+    <t>-750.000,00</t>
   </si>
   <si>
     <t>134/2025</t>
   </si>
   <si>
     <t>Lúdio Cabral</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>50.000,00</t>
   </si>
   <si>
-    <t>19/05/2026 18:54</t>
+    <t>200.000,00</t>
   </si>
   <si>
     <t>135/2025</t>
   </si>
   <si>
     <t>Repasse Financeiro Aquisicao de Medicamentos e Servicos Medicos</t>
   </si>
   <si>
     <t>167.043,00</t>
   </si>
   <si>
-    <t>19/05/2026 18:56</t>
+    <t>82.957,00</t>
+  </si>
+  <si>
+    <t>18/08/2026 21:29</t>
+  </si>
+  <si>
+    <t>Fundo Municipal da Saúde</t>
+  </si>
+  <si>
+    <t>CASACIVIL-PRO-2025/11233 Repasse Financeiro Aquisicao de Medicamentos e Servicos Medicos - FMS de VARZEA GRANDE/MT. Oficio: n° 226/2025. Modalidade: Emenda Parlamentar nº 135/2025. Oficio n°: 94/2025/CCV-EP-LC Resolucao do CMS N° 006/2026. Lei nº 11.600 fls. 19 Portaria n° 0343/GBSES/2025 fls.20 TC nº 701/2025 ¿ FL 22 Oficio n° 20/2026/GAB/CCV¿ LC - FL 30 Memo n° 018/2026/GBSAOF/SES ¿ FL 31</t>
+  </si>
+  <si>
+    <t>18/08/2026 22:53</t>
+  </si>
+  <si>
+    <t>161/2026</t>
+  </si>
+  <si>
+    <t>Max Russi</t>
+  </si>
+  <si>
+    <t>PODE</t>
+  </si>
+  <si>
+    <t>Investimento em aquisição de Bicicletas elétricas</t>
+  </si>
+  <si>
+    <t>320.000,00</t>
+  </si>
+  <si>
+    <t>-70.000,00</t>
   </si>
   <si>
     <t>177/2025</t>
   </si>
   <si>
     <t>Fabio Tardin - Fabinho</t>
   </si>
   <si>
     <t>PODEMOS</t>
   </si>
   <si>
     <t>300.000,00</t>
   </si>
   <si>
-    <t>19/05/2026 18:57</t>
+    <t>-50.000,00</t>
+  </si>
+  <si>
+    <t>Federal</t>
   </si>
   <si>
     <t>Coronel Assis</t>
   </si>
   <si>
     <t>PL -MT</t>
   </si>
   <si>
     <t>Secretaria Municipal de Assistência Social</t>
   </si>
   <si>
     <t>Assistência Social</t>
   </si>
   <si>
     <t>Estruturação rede de serviços do sistema único da Assistência social -SUAS</t>
   </si>
   <si>
-    <t>200.000,00</t>
-[...2 lines deleted...]
-    <t>26/06/2026 19:45</t>
+    <t>20.250.000,00</t>
+  </si>
+  <si>
+    <t>20.050.000,00</t>
+  </si>
+  <si>
+    <t>18/08/2026 21:32</t>
   </si>
   <si>
     <t>4200008/2025</t>
   </si>
   <si>
+    <t>Fundo a Fundo</t>
+  </si>
+  <si>
     <t>ABILIO BRUNINI</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
-    <t>19/05/2026 18:58</t>
+    <t>19.750.000,00</t>
+  </si>
+  <si>
+    <t>18/08/2026 21:33</t>
   </si>
   <si>
     <t>42900009/2025</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>1.500.000,00</t>
   </si>
   <si>
-    <t>19/05/2026 19:00</t>
+    <t>18.750.000,00</t>
+  </si>
+  <si>
+    <t>19/08/2026 00:05</t>
   </si>
   <si>
     <t>43260010/2025</t>
   </si>
   <si>
     <t>Repasse Financeiro Aquisicao de equipamentos</t>
   </si>
   <si>
     <t>1.935.179,00</t>
   </si>
   <si>
-    <t>19/05/2026 19:12</t>
+    <t>18.314.821,00</t>
+  </si>
+  <si>
+    <t>18/08/2026 21:34</t>
   </si>
   <si>
     <t>De Comissão</t>
   </si>
   <si>
     <t>COMISSÃO DE ASSUNTOS SOCIAIS - CAS</t>
   </si>
   <si>
+    <t>INCREMENTO PAP</t>
+  </si>
+  <si>
+    <t>Parmanetar apoiador Calor Fávaro</t>
+  </si>
+  <si>
+    <t>5.142.693,00</t>
+  </si>
+  <si>
+    <t>15.107.307,00</t>
+  </si>
+  <si>
+    <t>18/08/2026 21:35</t>
+  </si>
+  <si>
     <t>INCREMENTO MAC</t>
   </si>
   <si>
     <t>1.770.779,00</t>
   </si>
   <si>
-    <t>26/06/2026 19:40</t>
+    <t>18.479.221,00</t>
+  </si>
+  <si>
+    <t>18/08/2026 21:36</t>
+  </si>
+  <si>
+    <t>Parlamentar apoiador : Carlos Fávaro
+/ Parlamentar apoiador : Jayme Campos</t>
+  </si>
+  <si>
+    <t>14.857.307,00</t>
+  </si>
+  <si>
+    <t>5.392.693,00</t>
+  </si>
+  <si>
+    <t>18/08/2026 21:37</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -656,83 +789,85 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V14"/>
+  <dimension ref="A1:X21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:V1"/>
+      <selection activeCell="A1" sqref="A1:X1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="41.133" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="8" max="8" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="29.279" bestFit="true" customWidth="true" style="0"/>
-[...7 lines deleted...]
-    <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="29.279" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="24.565" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="464.744" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="24.565" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="20.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="21.138" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="22" max="22" width="30.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="20.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="30.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
@@ -755,933 +890,1535 @@
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
     </row>
-    <row r="2" spans="1:22">
+    <row r="2" spans="1:24">
       <c r="A2">
         <v>2026</v>
       </c>
       <c r="B2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F2" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H2" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="I2" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="K2" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="L2" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="M2" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="N2" t="s">
         <v>30</v>
       </c>
       <c r="O2" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P2" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="Q2" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="R2" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S2" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="T2" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="U2" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="V2" t="s">
-        <v>33</v>
+        <v>30</v>
+      </c>
+      <c r="W2" t="s">
+        <v>30</v>
+      </c>
+      <c r="X2" t="s">
+        <v>38</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:24">
       <c r="A3">
         <v>2026</v>
       </c>
       <c r="B3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H3" t="s">
+        <v>30</v>
+      </c>
+      <c r="I3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J3" t="s">
+        <v>31</v>
+      </c>
+      <c r="K3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L3" t="s">
+        <v>32</v>
+      </c>
+      <c r="M3" t="s">
+        <v>30</v>
+      </c>
+      <c r="N3" t="s">
+        <v>30</v>
+      </c>
+      <c r="O3" t="s">
+        <v>42</v>
+      </c>
+      <c r="P3" t="s">
         <v>34</v>
       </c>
-      <c r="C3" t="s">
-[...29 lines deleted...]
-      <c r="M3" t="s">
+      <c r="Q3" t="s">
+        <v>43</v>
+      </c>
+      <c r="R3" t="s">
+        <v>43</v>
+      </c>
+      <c r="S3" t="s">
+        <v>43</v>
+      </c>
+      <c r="T3" t="s">
+        <v>44</v>
+      </c>
+      <c r="U3" t="s">
         <v>37</v>
       </c>
-      <c r="N3" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="V3" t="s">
-        <v>39</v>
+        <v>30</v>
+      </c>
+      <c r="W3" t="s">
+        <v>30</v>
+      </c>
+      <c r="X3" t="s">
+        <v>45</v>
       </c>
     </row>
-    <row r="4" spans="1:22">
+    <row r="4" spans="1:24">
       <c r="A4">
         <v>2026</v>
       </c>
       <c r="B4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="C4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D4" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="E4" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="F4" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="G4" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="H4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="K4" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="L4" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="M4" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="N4" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="O4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="P4" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="Q4" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="R4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="T4" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="U4" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="V4" t="s">
-        <v>46</v>
+        <v>30</v>
+      </c>
+      <c r="W4" t="s">
+        <v>30</v>
+      </c>
+      <c r="X4" t="s">
+        <v>49</v>
       </c>
     </row>
-    <row r="5" spans="1:22">
+    <row r="5" spans="1:24">
       <c r="A5">
         <v>2026</v>
       </c>
       <c r="B5" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="F5" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="I5" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="K5" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="L5" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="M5" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="N5" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="O5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P5" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="Q5" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="R5" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="S5" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="T5" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="U5" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="V5" t="s">
-        <v>52</v>
+        <v>30</v>
+      </c>
+      <c r="W5" t="s">
+        <v>30</v>
+      </c>
+      <c r="X5" t="s">
+        <v>56</v>
       </c>
     </row>
-    <row r="6" spans="1:22">
+    <row r="6" spans="1:24">
       <c r="A6">
         <v>2026</v>
       </c>
       <c r="B6" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="C6" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="F6" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H6" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="I6" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="K6" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="L6" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="M6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N6" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="O6" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="P6" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="Q6" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="R6" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="S6" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="T6" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="U6" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="V6" t="s">
-        <v>54</v>
+        <v>30</v>
+      </c>
+      <c r="W6" t="s">
+        <v>30</v>
+      </c>
+      <c r="X6" t="s">
+        <v>56</v>
       </c>
     </row>
-    <row r="7" spans="1:22">
+    <row r="7" spans="1:24">
       <c r="A7">
         <v>2026</v>
       </c>
       <c r="B7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E7" t="s">
+        <v>27</v>
+      </c>
+      <c r="F7" t="s">
+        <v>61</v>
+      </c>
+      <c r="G7" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" t="s">
+        <v>30</v>
+      </c>
+      <c r="I7" t="s">
+        <v>30</v>
+      </c>
+      <c r="J7" t="s">
+        <v>31</v>
+      </c>
+      <c r="K7" t="s">
+        <v>30</v>
+      </c>
+      <c r="L7" t="s">
+        <v>32</v>
+      </c>
+      <c r="M7" t="s">
+        <v>32</v>
+      </c>
+      <c r="N7" t="s">
+        <v>30</v>
+      </c>
+      <c r="O7" t="s">
+        <v>62</v>
+      </c>
+      <c r="P7" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>54</v>
+      </c>
+      <c r="R7" t="s">
+        <v>54</v>
+      </c>
+      <c r="S7" t="s">
+        <v>54</v>
+      </c>
+      <c r="T7" t="s">
         <v>55</v>
       </c>
-      <c r="C7" t="s">
-[...29 lines deleted...]
-      <c r="M7" t="s">
+      <c r="U7" t="s">
         <v>37</v>
       </c>
-      <c r="N7" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="V7" t="s">
-        <v>59</v>
+        <v>30</v>
+      </c>
+      <c r="W7" t="s">
+        <v>30</v>
+      </c>
+      <c r="X7" t="s">
+        <v>63</v>
       </c>
     </row>
-    <row r="8" spans="1:22">
+    <row r="8" spans="1:24">
       <c r="A8">
         <v>2026</v>
       </c>
       <c r="B8" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="F8" t="s">
-        <v>26</v>
+        <v>65</v>
       </c>
       <c r="G8" t="s">
-        <v>26</v>
+        <v>66</v>
       </c>
       <c r="H8" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="I8" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="J8" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="K8" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="L8" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="M8" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="N8" t="s">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="O8" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P8" t="s">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="Q8" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="R8" t="s">
-        <v>31</v>
+        <v>68</v>
       </c>
       <c r="S8" t="s">
-        <v>32</v>
+        <v>68</v>
       </c>
       <c r="T8" t="s">
-        <v>26</v>
+        <v>69</v>
       </c>
       <c r="U8" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="V8" t="s">
-        <v>63</v>
+        <v>30</v>
+      </c>
+      <c r="W8" t="s">
+        <v>30</v>
+      </c>
+      <c r="X8" t="s">
+        <v>70</v>
       </c>
     </row>
-    <row r="9" spans="1:22">
+    <row r="9" spans="1:24">
       <c r="A9">
         <v>2026</v>
       </c>
       <c r="B9" t="s">
         <v>64</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F9" t="s">
         <v>65</v>
       </c>
-      <c r="E9" t="s">
+      <c r="G9" t="s">
         <v>66</v>
       </c>
-      <c r="F9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H9" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="I9" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="J9" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="K9" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="L9" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="M9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N9" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="O9" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="P9" t="s">
-        <v>67</v>
+        <v>34</v>
       </c>
       <c r="Q9" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="R9" t="s">
-        <v>31</v>
+        <v>71</v>
       </c>
       <c r="S9" t="s">
-        <v>32</v>
+        <v>71</v>
       </c>
       <c r="T9" t="s">
-        <v>26</v>
+        <v>72</v>
       </c>
       <c r="U9" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="V9" t="s">
-        <v>68</v>
+        <v>30</v>
+      </c>
+      <c r="W9" t="s">
+        <v>30</v>
+      </c>
+      <c r="X9" t="s">
+        <v>63</v>
       </c>
     </row>
-    <row r="10" spans="1:22">
+    <row r="10" spans="1:24">
       <c r="A10">
         <v>2026</v>
       </c>
-      <c r="B10">
-        <v>202643260005</v>
+      <c r="B10" t="s">
+        <v>73</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
-        <v>69</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
+        <v>27</v>
+      </c>
+      <c r="F10" t="s">
+        <v>74</v>
+      </c>
+      <c r="G10" t="s">
+        <v>75</v>
+      </c>
+      <c r="H10" t="s">
+        <v>30</v>
+      </c>
+      <c r="I10" t="s">
+        <v>30</v>
+      </c>
+      <c r="J10" t="s">
+        <v>31</v>
+      </c>
+      <c r="K10" t="s">
+        <v>30</v>
+      </c>
+      <c r="L10" t="s">
+        <v>32</v>
+      </c>
+      <c r="M10" t="s">
+        <v>30</v>
+      </c>
+      <c r="N10" t="s">
+        <v>30</v>
+      </c>
+      <c r="O10" t="s">
+        <v>53</v>
+      </c>
+      <c r="P10" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>76</v>
+      </c>
+      <c r="R10" t="s">
+        <v>76</v>
+      </c>
+      <c r="S10" t="s">
+        <v>76</v>
+      </c>
+      <c r="T10" t="s">
+        <v>77</v>
+      </c>
+      <c r="U10" t="s">
+        <v>37</v>
+      </c>
+      <c r="V10" t="s">
+        <v>30</v>
+      </c>
+      <c r="W10" t="s">
+        <v>30</v>
+      </c>
+      <c r="X10" t="s">
         <v>70</v>
       </c>
-      <c r="F10" t="s">
-[...49 lines deleted...]
-      </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:24">
       <c r="A11">
         <v>2026</v>
       </c>
       <c r="B11" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>77</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="F11" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>7412</v>
+        <v>74</v>
+      </c>
+      <c r="G11" t="s">
+        <v>75</v>
       </c>
       <c r="H11" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="I11" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="J11" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="K11" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="L11" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="M11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N11" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="O11" t="s">
-        <v>45</v>
+        <v>79</v>
       </c>
       <c r="P11" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="Q11" t="s">
-        <v>45</v>
+        <v>80</v>
       </c>
       <c r="R11" t="s">
-        <v>31</v>
+        <v>80</v>
       </c>
       <c r="S11" t="s">
-        <v>32</v>
+        <v>80</v>
       </c>
       <c r="T11" t="s">
-        <v>26</v>
+        <v>81</v>
       </c>
       <c r="U11" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="V11" t="s">
-        <v>79</v>
+        <v>30</v>
+      </c>
+      <c r="W11" t="s">
+        <v>30</v>
+      </c>
+      <c r="X11" t="s">
+        <v>82</v>
       </c>
     </row>
-    <row r="12" spans="1:22">
+    <row r="12" spans="1:24">
       <c r="A12">
         <v>2026</v>
       </c>
       <c r="B12" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>77</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="F12" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="G12" t="s">
-        <v>26</v>
+        <v>75</v>
       </c>
       <c r="H12" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="I12" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="J12" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="K12" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="L12" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="M12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N12" t="s">
-        <v>82</v>
+        <v>30</v>
       </c>
       <c r="O12" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="P12" t="s">
-        <v>82</v>
+        <v>34</v>
       </c>
       <c r="Q12" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
       <c r="R12" t="s">
-        <v>31</v>
+        <v>71</v>
       </c>
       <c r="S12" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>36000654553202500</v>
+        <v>71</v>
+      </c>
+      <c r="T12" t="s">
+        <v>72</v>
       </c>
       <c r="U12" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="V12" t="s">
-        <v>83</v>
+        <v>30</v>
+      </c>
+      <c r="W12" t="s">
+        <v>30</v>
+      </c>
+      <c r="X12" t="s">
+        <v>85</v>
       </c>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:24">
       <c r="A13">
         <v>2026</v>
       </c>
       <c r="B13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>69</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
-        <v>70</v>
+        <v>27</v>
       </c>
       <c r="F13" t="s">
-        <v>26</v>
+        <v>87</v>
       </c>
       <c r="G13" t="s">
-        <v>43</v>
+        <v>88</v>
       </c>
       <c r="H13" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="I13" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="J13" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="K13" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="L13" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="M13" t="s">
-        <v>85</v>
+        <v>32</v>
       </c>
       <c r="N13" t="s">
-        <v>86</v>
+        <v>30</v>
       </c>
       <c r="O13" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="P13" t="s">
-        <v>86</v>
+        <v>34</v>
       </c>
       <c r="Q13" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="R13" t="s">
-        <v>31</v>
+        <v>90</v>
       </c>
       <c r="S13" t="s">
-        <v>32</v>
+        <v>90</v>
       </c>
       <c r="T13" t="s">
-        <v>26</v>
+        <v>91</v>
       </c>
       <c r="U13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="V13" t="s">
-        <v>87</v>
+        <v>30</v>
+      </c>
+      <c r="W13" t="s">
+        <v>30</v>
+      </c>
+      <c r="X13" t="s">
+        <v>82</v>
       </c>
     </row>
-    <row r="14" spans="1:22">
+    <row r="14" spans="1:24">
       <c r="A14">
         <v>2026</v>
       </c>
-      <c r="B14">
+      <c r="B14" t="s">
+        <v>92</v>
+      </c>
+      <c r="C14" t="s">
+        <v>25</v>
+      </c>
+      <c r="D14" t="s">
+        <v>26</v>
+      </c>
+      <c r="E14" t="s">
+        <v>27</v>
+      </c>
+      <c r="F14" t="s">
+        <v>93</v>
+      </c>
+      <c r="G14" t="s">
+        <v>94</v>
+      </c>
+      <c r="H14" t="s">
+        <v>30</v>
+      </c>
+      <c r="I14" t="s">
+        <v>30</v>
+      </c>
+      <c r="J14" t="s">
+        <v>31</v>
+      </c>
+      <c r="K14" t="s">
+        <v>30</v>
+      </c>
+      <c r="L14" t="s">
+        <v>32</v>
+      </c>
+      <c r="M14" t="s">
+        <v>30</v>
+      </c>
+      <c r="N14" t="s">
+        <v>30</v>
+      </c>
+      <c r="O14" t="s">
+        <v>42</v>
+      </c>
+      <c r="P14" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>95</v>
+      </c>
+      <c r="R14" t="s">
+        <v>95</v>
+      </c>
+      <c r="S14" t="s">
+        <v>95</v>
+      </c>
+      <c r="T14" t="s">
+        <v>96</v>
+      </c>
+      <c r="U14" t="s">
+        <v>37</v>
+      </c>
+      <c r="V14" t="s">
+        <v>30</v>
+      </c>
+      <c r="W14" t="s">
+        <v>30</v>
+      </c>
+      <c r="X14" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
+      <c r="A15">
+        <v>2026</v>
+      </c>
+      <c r="B15">
+        <v>202643260005</v>
+      </c>
+      <c r="C15" t="s">
+        <v>25</v>
+      </c>
+      <c r="D15" t="s">
+        <v>97</v>
+      </c>
+      <c r="E15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F15" t="s">
+        <v>98</v>
+      </c>
+      <c r="G15" t="s">
+        <v>99</v>
+      </c>
+      <c r="H15" t="s">
+        <v>30</v>
+      </c>
+      <c r="I15" t="s">
+        <v>30</v>
+      </c>
+      <c r="J15" t="s">
+        <v>100</v>
+      </c>
+      <c r="K15" t="s">
+        <v>101</v>
+      </c>
+      <c r="L15" t="s">
+        <v>32</v>
+      </c>
+      <c r="M15" t="s">
+        <v>30</v>
+      </c>
+      <c r="N15" t="s">
+        <v>30</v>
+      </c>
+      <c r="O15" t="s">
+        <v>102</v>
+      </c>
+      <c r="P15" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>77</v>
+      </c>
+      <c r="R15" t="s">
+        <v>77</v>
+      </c>
+      <c r="S15" t="s">
+        <v>77</v>
+      </c>
+      <c r="T15" t="s">
+        <v>104</v>
+      </c>
+      <c r="U15" t="s">
+        <v>37</v>
+      </c>
+      <c r="V15" t="s">
+        <v>30</v>
+      </c>
+      <c r="W15" t="s">
+        <v>30</v>
+      </c>
+      <c r="X15" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
+      <c r="A16">
+        <v>2026</v>
+      </c>
+      <c r="B16" t="s">
+        <v>106</v>
+      </c>
+      <c r="C16" t="s">
+        <v>25</v>
+      </c>
+      <c r="D16" t="s">
+        <v>97</v>
+      </c>
+      <c r="E16" t="s">
+        <v>107</v>
+      </c>
+      <c r="F16" t="s">
+        <v>108</v>
+      </c>
+      <c r="G16" t="s">
+        <v>52</v>
+      </c>
+      <c r="H16" t="s">
+        <v>109</v>
+      </c>
+      <c r="I16">
+        <v>7412</v>
+      </c>
+      <c r="J16" t="s">
+        <v>31</v>
+      </c>
+      <c r="K16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L16" t="s">
+        <v>32</v>
+      </c>
+      <c r="M16" t="s">
+        <v>30</v>
+      </c>
+      <c r="N16" t="s">
+        <v>30</v>
+      </c>
+      <c r="O16" t="s">
+        <v>42</v>
+      </c>
+      <c r="P16" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>35</v>
+      </c>
+      <c r="R16" t="s">
+        <v>35</v>
+      </c>
+      <c r="S16" t="s">
+        <v>35</v>
+      </c>
+      <c r="T16" t="s">
+        <v>110</v>
+      </c>
+      <c r="U16" t="s">
+        <v>37</v>
+      </c>
+      <c r="V16" t="s">
+        <v>30</v>
+      </c>
+      <c r="W16" t="s">
+        <v>30</v>
+      </c>
+      <c r="X16" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24">
+      <c r="A17">
+        <v>2026</v>
+      </c>
+      <c r="B17" t="s">
+        <v>112</v>
+      </c>
+      <c r="C17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D17" t="s">
+        <v>97</v>
+      </c>
+      <c r="E17" t="s">
+        <v>107</v>
+      </c>
+      <c r="F17" t="s">
+        <v>108</v>
+      </c>
+      <c r="G17" t="s">
+        <v>52</v>
+      </c>
+      <c r="H17" t="s">
+        <v>113</v>
+      </c>
+      <c r="I17" t="s">
+        <v>30</v>
+      </c>
+      <c r="J17" t="s">
+        <v>31</v>
+      </c>
+      <c r="K17" t="s">
+        <v>30</v>
+      </c>
+      <c r="L17" t="s">
+        <v>32</v>
+      </c>
+      <c r="M17" t="s">
+        <v>30</v>
+      </c>
+      <c r="N17" t="s">
+        <v>30</v>
+      </c>
+      <c r="O17" t="s">
+        <v>42</v>
+      </c>
+      <c r="P17" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>114</v>
+      </c>
+      <c r="R17" t="s">
+        <v>114</v>
+      </c>
+      <c r="S17" t="s">
+        <v>114</v>
+      </c>
+      <c r="T17" t="s">
+        <v>115</v>
+      </c>
+      <c r="U17" t="s">
+        <v>37</v>
+      </c>
+      <c r="V17">
+        <v>36000654553202500</v>
+      </c>
+      <c r="W17" t="s">
+        <v>30</v>
+      </c>
+      <c r="X17" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24">
+      <c r="A18">
+        <v>2026</v>
+      </c>
+      <c r="B18" t="s">
+        <v>117</v>
+      </c>
+      <c r="C18" t="s">
+        <v>25</v>
+      </c>
+      <c r="D18" t="s">
+        <v>97</v>
+      </c>
+      <c r="E18" t="s">
+        <v>107</v>
+      </c>
+      <c r="F18" t="s">
+        <v>98</v>
+      </c>
+      <c r="G18" t="s">
+        <v>99</v>
+      </c>
+      <c r="H18" t="s">
+        <v>30</v>
+      </c>
+      <c r="I18" t="s">
+        <v>58</v>
+      </c>
+      <c r="J18" t="s">
+        <v>31</v>
+      </c>
+      <c r="K18" t="s">
+        <v>30</v>
+      </c>
+      <c r="L18" t="s">
+        <v>32</v>
+      </c>
+      <c r="M18" t="s">
+        <v>30</v>
+      </c>
+      <c r="N18" t="s">
+        <v>30</v>
+      </c>
+      <c r="O18" t="s">
+        <v>118</v>
+      </c>
+      <c r="P18" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>119</v>
+      </c>
+      <c r="R18" t="s">
+        <v>119</v>
+      </c>
+      <c r="S18" t="s">
+        <v>119</v>
+      </c>
+      <c r="T18" t="s">
+        <v>120</v>
+      </c>
+      <c r="U18" t="s">
+        <v>37</v>
+      </c>
+      <c r="V18" t="s">
+        <v>30</v>
+      </c>
+      <c r="W18" t="s">
+        <v>30</v>
+      </c>
+      <c r="X18" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24">
+      <c r="A19">
+        <v>2026</v>
+      </c>
+      <c r="B19">
+        <v>60060001</v>
+      </c>
+      <c r="C19" t="s">
+        <v>122</v>
+      </c>
+      <c r="D19" t="s">
+        <v>97</v>
+      </c>
+      <c r="E19" t="s">
+        <v>107</v>
+      </c>
+      <c r="F19" t="s">
+        <v>123</v>
+      </c>
+      <c r="G19" t="s">
+        <v>30</v>
+      </c>
+      <c r="H19" t="s">
+        <v>30</v>
+      </c>
+      <c r="I19" t="s">
+        <v>30</v>
+      </c>
+      <c r="J19" t="s">
+        <v>31</v>
+      </c>
+      <c r="K19" t="s">
+        <v>30</v>
+      </c>
+      <c r="L19" t="s">
+        <v>32</v>
+      </c>
+      <c r="M19" t="s">
+        <v>32</v>
+      </c>
+      <c r="N19" t="s">
+        <v>124</v>
+      </c>
+      <c r="O19" t="s">
+        <v>125</v>
+      </c>
+      <c r="P19" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>126</v>
+      </c>
+      <c r="R19" t="s">
+        <v>126</v>
+      </c>
+      <c r="S19" t="s">
+        <v>126</v>
+      </c>
+      <c r="T19" t="s">
+        <v>127</v>
+      </c>
+      <c r="U19" t="s">
+        <v>37</v>
+      </c>
+      <c r="V19" t="s">
+        <v>30</v>
+      </c>
+      <c r="W19" t="s">
+        <v>30</v>
+      </c>
+      <c r="X19" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24">
+      <c r="A20">
+        <v>2026</v>
+      </c>
+      <c r="B20">
         <v>60060002</v>
       </c>
-      <c r="C14" t="s">
-[...44 lines deleted...]
-      <c r="R14" t="s">
+      <c r="C20" t="s">
+        <v>122</v>
+      </c>
+      <c r="D20" t="s">
+        <v>97</v>
+      </c>
+      <c r="E20" t="s">
+        <v>107</v>
+      </c>
+      <c r="F20" t="s">
+        <v>123</v>
+      </c>
+      <c r="G20" t="s">
+        <v>30</v>
+      </c>
+      <c r="H20" t="s">
+        <v>30</v>
+      </c>
+      <c r="I20" t="s">
+        <v>30</v>
+      </c>
+      <c r="J20" t="s">
         <v>31</v>
       </c>
-      <c r="S14" t="s">
-[...9 lines deleted...]
-        <v>92</v>
+      <c r="K20" t="s">
+        <v>30</v>
+      </c>
+      <c r="L20" t="s">
+        <v>32</v>
+      </c>
+      <c r="M20" t="s">
+        <v>30</v>
+      </c>
+      <c r="N20" t="s">
+        <v>30</v>
+      </c>
+      <c r="O20" t="s">
+        <v>129</v>
+      </c>
+      <c r="P20" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>130</v>
+      </c>
+      <c r="R20" t="s">
+        <v>130</v>
+      </c>
+      <c r="S20" t="s">
+        <v>130</v>
+      </c>
+      <c r="T20" t="s">
+        <v>131</v>
+      </c>
+      <c r="U20" t="s">
+        <v>37</v>
+      </c>
+      <c r="V20" t="s">
+        <v>30</v>
+      </c>
+      <c r="W20" t="s">
+        <v>30</v>
+      </c>
+      <c r="X20" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24">
+      <c r="A21">
+        <v>2026</v>
+      </c>
+      <c r="B21">
+        <v>6006002</v>
+      </c>
+      <c r="C21" t="s">
+        <v>122</v>
+      </c>
+      <c r="D21" t="s">
+        <v>97</v>
+      </c>
+      <c r="E21" t="s">
+        <v>107</v>
+      </c>
+      <c r="F21" t="s">
+        <v>123</v>
+      </c>
+      <c r="G21" t="s">
+        <v>30</v>
+      </c>
+      <c r="H21" t="s">
+        <v>30</v>
+      </c>
+      <c r="I21" t="s">
+        <v>30</v>
+      </c>
+      <c r="J21" t="s">
+        <v>31</v>
+      </c>
+      <c r="K21" t="s">
+        <v>30</v>
+      </c>
+      <c r="L21" t="s">
+        <v>32</v>
+      </c>
+      <c r="M21" t="s">
+        <v>32</v>
+      </c>
+      <c r="N21" t="s">
+        <v>129</v>
+      </c>
+      <c r="O21" t="s">
+        <v>133</v>
+      </c>
+      <c r="P21" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>134</v>
+      </c>
+      <c r="R21" t="s">
+        <v>134</v>
+      </c>
+      <c r="S21" t="s">
+        <v>134</v>
+      </c>
+      <c r="T21" t="s">
+        <v>135</v>
+      </c>
+      <c r="U21" t="s">
+        <v>37</v>
+      </c>
+      <c r="V21" t="s">
+        <v>30</v>
+      </c>
+      <c r="W21" t="s">
+        <v>30</v>
+      </c>
+      <c r="X21" t="s">
+        <v>136</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">